--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -441,156 +441,156 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...103 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>6114Q8</t>
   </si>
   <si>
     <t>Q61 DM</t>
   </si>
   <si>
     <t>6116Q8</t>
   </si>
   <si>
     <t>Q61 DM ext.</t>
   </si>
   <si>
     <t>6612Q8</t>
   </si>
   <si>
     <t>Q66 UM</t>
   </si>
   <si>
     <t>6614Q8</t>
   </si>
   <si>
     <t>Q66 DM</t>
   </si>
@@ -1867,260 +1867,260 @@
         <v>143</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B94" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>178</v>
+        <v>146</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
@@ -3693,260 +3693,260 @@
         <v>143</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B260" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B263" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>178</v>
+        <v>146</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>5</v>