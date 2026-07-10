--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -840,156 +840,156 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...103 lines deleted...]
-    <t>5814Q8</t>
   </si>
   <si>
     <t>6114Q8</t>
   </si>
   <si>
     <t>Q61 DM</t>
   </si>
   <si>
     <t>6116Q8</t>
   </si>
   <si>
     <t>Q61 DM ext.</t>
   </si>
   <si>
     <t>6612Q8</t>
   </si>
   <si>
     <t>Q66 UM</t>
   </si>
   <si>
     <t>6614Q8</t>
   </si>
   <si>
     <t>Q66 DM</t>
   </si>
@@ -3960,260 +3960,260 @@
         <v>276</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>280</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>289</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B248" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B251" s="0" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>307</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>312</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>313</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>311</v>
+        <v>279</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>5</v>
@@ -5786,260 +5786,260 @@
         <v>276</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B402" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
         <v>280</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
         <v>289</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B414" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B417" s="0" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
         <v>307</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
         <v>312</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
         <v>313</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>311</v>
+        <v>279</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B423" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B424" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>5</v>