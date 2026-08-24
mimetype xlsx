--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2114Q8</t>
   </si>
   <si>
     <t>Q21 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2614Q8</t>
   </si>
   <si>
     <t>Q26 DM</t>
   </si>
   <si>
@@ -78,224 +78,224 @@
   <si>
     <t>3614Q8</t>
   </si>
   <si>
     <t>Q36 DM</t>
   </si>
   <si>
     <t>3616Q8</t>
   </si>
   <si>
     <t>Q36 DM ext.</t>
   </si>
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>2014Q8</t>
+  </si>
+  <si>
+    <t>Q20 DM</t>
+  </si>
+  <si>
+    <t>3014Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM</t>
+  </si>
+  <si>
+    <t>3016Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM ext.</t>
+  </si>
+  <si>
+    <t>3514Q8</t>
+  </si>
+  <si>
+    <t>Q35 DM</t>
+  </si>
+  <si>
+    <t>3564Q8</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>2514Q8</t>
+  </si>
+  <si>
+    <t>Q25 DM</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...83 lines deleted...]
-    <t>4564Q8</t>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
   </si>
   <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
-    <t>501751</t>
-[...4 lines deleted...]
-  <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
-    <t>501761</t>
-[...52 lines deleted...]
-  <si>
     <t>2111Q8</t>
   </si>
   <si>
     <t>Q21 US</t>
   </si>
   <si>
     <t>2113Q8</t>
   </si>
   <si>
     <t>Q21 DS</t>
   </si>
   <si>
     <t>2611Q8</t>
   </si>
   <si>
     <t>Q26 US</t>
   </si>
   <si>
     <t>2613Q8</t>
   </si>
   <si>
     <t>Q26 DS</t>
   </si>
   <si>
     <t>3111Q8</t>
@@ -376,99 +376,159 @@
     <t>Q35 US</t>
   </si>
   <si>
     <t>4011Q8</t>
   </si>
   <si>
     <t>Q40 US</t>
   </si>
   <si>
     <t>4611Q8</t>
   </si>
   <si>
     <t>Q46 US</t>
   </si>
   <si>
     <t>2511Q8</t>
   </si>
   <si>
     <t>Q25 US</t>
   </si>
   <si>
     <t>4511Q8</t>
   </si>
   <si>
     <t>Q45 US</t>
+  </si>
+  <si>
+    <t>521741</t>
+  </si>
+  <si>
+    <t>FL.3825N</t>
+  </si>
+  <si>
+    <t>521146</t>
+  </si>
+  <si>
+    <t>FL.3818N</t>
+  </si>
+  <si>
+    <t>521751</t>
+  </si>
+  <si>
+    <t>FL.4126N</t>
+  </si>
+  <si>
+    <t>521156</t>
+  </si>
+  <si>
+    <t>FL.4119N</t>
+  </si>
+  <si>
+    <t>521158</t>
+  </si>
+  <si>
+    <t>FL.4122N</t>
+  </si>
+  <si>
+    <t>520741</t>
+  </si>
+  <si>
+    <t>U4</t>
+  </si>
+  <si>
+    <t>520146</t>
+  </si>
+  <si>
+    <t>U4S</t>
+  </si>
+  <si>
+    <t>520751</t>
+  </si>
+  <si>
+    <t>U5</t>
+  </si>
+  <si>
+    <t>520156</t>
+  </si>
+  <si>
+    <t>U5S</t>
+  </si>
+  <si>
+    <t>520158</t>
+  </si>
+  <si>
+    <t>U5M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C66"/>
+  <dimension ref="A1:C76"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -572,227 +632,227 @@
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
@@ -1140,38 +1200,148 @@
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>125</v>
+      </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>127</v>
+      </c>
       <c r="C66" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="C75" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>