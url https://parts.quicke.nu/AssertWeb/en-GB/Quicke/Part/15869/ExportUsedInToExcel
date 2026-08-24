--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="432">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="493">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2013Q8</t>
   </si>
   <si>
     <t>Q20 DS</t>
   </si>
   <si>
@@ -264,158 +264,158 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...103 lines deleted...]
-  <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
   <si>
     <t>3516Q8</t>
@@ -1300,99 +1300,282 @@
     <t>7514T8</t>
   </si>
   <si>
     <t>+6.0P DM</t>
   </si>
   <si>
     <t>7516T8</t>
   </si>
   <si>
     <t>+6.0P DM ext.</t>
   </si>
   <si>
     <t>8713T8</t>
   </si>
   <si>
     <t>+7.0x DL</t>
   </si>
   <si>
     <t>8753T8</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
+  </si>
+  <si>
+    <t>8513V8</t>
+  </si>
+  <si>
+    <t>Valtra 85</t>
+  </si>
+  <si>
+    <t>8523V8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C238"/>
+  <dimension ref="A1:C274"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1848,260 +2031,260 @@
         <v>84</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>119</v>
+        <v>87</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
@@ -3956,38 +4139,434 @@
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>429</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>428</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>430</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>433</v>
+      </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>433</v>
+      </c>
       <c r="C238" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B254" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B258" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B260" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B261" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B262" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B263" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B264" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B265" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="C265" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="B266" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B267" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B268" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="B269" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B270" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C271" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="C272" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="C273" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="C274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>