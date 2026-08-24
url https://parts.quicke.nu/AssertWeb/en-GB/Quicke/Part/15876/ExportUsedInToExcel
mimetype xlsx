--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="470">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2013Q8</t>
   </si>
   <si>
     <t>Q20 DS</t>
   </si>
   <si>
@@ -432,239 +432,239 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...184 lines deleted...]
-  <si>
     <t>2111T8</t>
   </si>
   <si>
     <t>+1.1 US</t>
   </si>
   <si>
     <t>2113T8</t>
   </si>
   <si>
     <t>+1.1 DS</t>
   </si>
   <si>
     <t>2611T8</t>
   </si>
   <si>
     <t>+1.1P US</t>
   </si>
   <si>
     <t>2613T8</t>
   </si>
   <si>
     <t>+1.1P DS</t>
   </si>
   <si>
     <t>3111T8</t>
@@ -1246,99 +1246,267 @@
     <t>+5.0P DM ext.</t>
   </si>
   <si>
     <t>6544T8</t>
   </si>
   <si>
     <t>6546T8</t>
   </si>
   <si>
     <t>7512T8</t>
   </si>
   <si>
     <t>+6.0P UM</t>
   </si>
   <si>
     <t>7514T8</t>
   </si>
   <si>
     <t>+6.0P DM</t>
   </si>
   <si>
     <t>7516T8</t>
   </si>
   <si>
     <t>+6.0P DM ext.</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C225"/>
+  <dimension ref="A1:C258"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -2168,425 +2336,425 @@
         <v>140</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>192</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>204</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>201</v>
+        <v>143</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>5</v>
@@ -3770,33 +3938,396 @@
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>410</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>411</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>412</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>413</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>415</v>
+      </c>
       <c r="C225" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B254" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="C258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>