--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="209">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2114Q8</t>
   </si>
   <si>
     <t>Q21 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2614Q8</t>
   </si>
   <si>
     <t>Q26 DM</t>
   </si>
   <si>
@@ -90,239 +90,239 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
-    <t>Q41 DM</t>
-[...184 lines deleted...]
-  <si>
     <t>2014Q8</t>
   </si>
   <si>
     <t>Q20 DM</t>
   </si>
   <si>
     <t>3014Q8</t>
   </si>
   <si>
     <t>Q30 DM</t>
   </si>
   <si>
     <t>3016Q8</t>
   </si>
   <si>
     <t>Q30 DM ext.</t>
   </si>
   <si>
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
   <si>
     <t>3516Q8</t>
@@ -463,99 +463,267 @@
     <t>Q50 DM ext.</t>
   </si>
   <si>
     <t>5054Q8</t>
   </si>
   <si>
     <t>7512Q8</t>
   </si>
   <si>
     <t>Q75 UM</t>
   </si>
   <si>
     <t>7514Q8</t>
   </si>
   <si>
     <t>Q75 DM</t>
   </si>
   <si>
     <t>7516Q8</t>
   </si>
   <si>
     <t>Q75 DM ext.</t>
   </si>
   <si>
     <t>7524Q8</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
+  </si>
+  <si>
+    <t>7514V8</t>
+  </si>
+  <si>
+    <t>Valtra 75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C126"/>
+  <dimension ref="A1:C172"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.0915460586548" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -681,425 +849,425 @@
         <v>26</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
@@ -1898,33 +2066,539 @@
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126">
+      <c r="A126" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>154</v>
+      </c>
       <c r="C126" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="C172" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>