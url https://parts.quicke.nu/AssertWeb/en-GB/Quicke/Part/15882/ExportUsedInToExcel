--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -534,296 +534,296 @@
     <row r="50">
       <c r="B50" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="B53" s="0" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B54" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="C55" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="B56" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="56">
-[...3 lines deleted...]
-      <c r="B56" s="0" t="s">
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="C57" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="B58" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>13</v>
-      </c>
-[...9 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>9</v>
       </c>
@@ -851,59 +851,59 @@
       <c r="C88" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>9</v>
       </c>
@@ -1027,131 +1027,131 @@
       <c r="C110" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="114">
       <c r="B114" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="B115" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="C124" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125">
       <c r="C125" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126">
       <c r="C126" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127">
       <c r="C127" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128">
       <c r="C128" s="0" t="s">
         <v>9</v>