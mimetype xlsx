--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -807,237 +807,237 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...184 lines deleted...]
-    <t>7854Q8</t>
   </si>
   <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501751</t>
   </si>
   <si>
     <t>N5 DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
@@ -3442,425 +3442,425 @@
         <v>265</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B220" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B223" s="0" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>296</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>301</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>317</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>318</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>326</v>
+        <v>268</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>5</v>