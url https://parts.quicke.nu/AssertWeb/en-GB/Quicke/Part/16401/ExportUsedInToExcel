--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -99,57 +99,57 @@
   <si>
     <t xml:space="preserve">290HDXL/ </t>
   </si>
   <si>
     <t xml:space="preserve">HDX 11,23/ </t>
   </si>
   <si>
     <t xml:space="preserve">HDX 12,24/ </t>
   </si>
   <si>
     <t xml:space="preserve">HDX 16,24/ </t>
   </si>
   <si>
     <t>HDX 16,24/11254242 HDX Bucket 16,24 Matbro</t>
   </si>
   <si>
     <t xml:space="preserve">220HDXL/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silograb XL 190/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silograb XL 210/ </t>
   </si>
   <si>
+    <t xml:space="preserve">HDX 10,21/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">Silograb XL 230/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silograb XL 250/ </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">HDX 10,21/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1853,78 +1853,78 @@
       <c r="B208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="209">
       <c r="B209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="210">
       <c r="B210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="211">
       <c r="B211" s="0" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
     </row>
     <row r="212">
       <c r="B212" s="0" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
     </row>
     <row r="213">
       <c r="B213" s="0" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>32</v>
+        <v>4</v>
       </c>
     </row>
     <row r="214">
       <c r="B214" s="0" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>32</v>
+        <v>4</v>
       </c>
     </row>
     <row r="215">
       <c r="B215" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="216">
       <c r="B216" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="217">
       <c r="B217" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>4</v>
       </c>
@@ -2240,75 +2240,75 @@
       <c r="C256" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="257">
       <c r="B257" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="258">
       <c r="B258" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="259">
       <c r="B259" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="260">
       <c r="B260" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="261">
       <c r="B261" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="262">
       <c r="B262" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="263">
       <c r="B263" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264">
       <c r="B264" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265">
       <c r="B265" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>9</v>
       </c>
@@ -2408,75 +2408,75 @@
       <c r="C277" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278">
       <c r="B278" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279">
       <c r="B279" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280">
       <c r="B280" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="B281" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="282">
       <c r="B282" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="283">
       <c r="B283" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="284">
       <c r="B284" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="285">
       <c r="B285" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="286">
       <c r="B286" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>4</v>
       </c>
@@ -2552,75 +2552,75 @@
       <c r="C295" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="296">
       <c r="B296" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="297">
       <c r="B297" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="298">
       <c r="B298" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="299">
       <c r="B299" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="300">
       <c r="B300" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="301">
       <c r="B301" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="302">
       <c r="B302" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303">
       <c r="B303" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304">
       <c r="B304" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>9</v>
       </c>
@@ -2640,120 +2640,120 @@
       <c r="C306" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307">
       <c r="B307" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="308">
       <c r="B308" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="309">
       <c r="B309" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="310">
       <c r="B310" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="311">
       <c r="B311" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="312">
       <c r="B312" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="313">
       <c r="B313" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="314">
       <c r="B314" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="315">
       <c r="B315" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="316">
       <c r="B316" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="317">
       <c r="B317" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="318">
       <c r="B318" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="319">
       <c r="C319" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="320">
       <c r="C320" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="321">
       <c r="C321" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="322">
       <c r="C322" s="0" t="s">
         <v>34</v>
       </c>
     </row>