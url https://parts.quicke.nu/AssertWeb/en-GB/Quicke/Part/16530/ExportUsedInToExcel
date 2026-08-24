--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -153,72 +153,72 @@
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ51N1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...13 lines deleted...]
-    <t>201121</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -712,128 +712,128 @@
         <v>45</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="C52" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53">
       <c r="C53" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="54">
       <c r="C54" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55">
       <c r="C55" s="0" t="s">
         <v>36</v>
       </c>
     </row>