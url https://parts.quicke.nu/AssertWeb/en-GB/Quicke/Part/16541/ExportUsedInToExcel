--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -6112,134 +6112,134 @@
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B477" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>143</v>
+        <v>260</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>144</v>
+        <v>261</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>259</v>
+        <v>9</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>260</v>
+        <v>155</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>261</v>
+        <v>156</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>9</v>
+        <v>259</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B487" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B488" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="489">