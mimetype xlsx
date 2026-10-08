--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -72,84 +72,84 @@
   <si>
     <t>210116</t>
   </si>
   <si>
     <t>XV11N1</t>
   </si>
   <si>
     <t>VX11</t>
   </si>
   <si>
     <t>XV16P1</t>
   </si>
   <si>
     <t>VX16</t>
   </si>
   <si>
     <t>XQ16P1</t>
   </si>
   <si>
     <t>X16</t>
   </si>
   <si>
     <t>XT16P1</t>
   </si>
   <si>
+    <t>301831</t>
+  </si>
+  <si>
+    <t>C13</t>
+  </si>
+  <si>
+    <t>301861</t>
+  </si>
+  <si>
+    <t>C16</t>
+  </si>
+  <si>
+    <t>301881</t>
+  </si>
+  <si>
+    <t>C18</t>
+  </si>
+  <si>
     <t>301213</t>
   </si>
   <si>
     <t>C13S</t>
   </si>
   <si>
-    <t>301861</t>
-[...4 lines deleted...]
-  <si>
     <t>301216</t>
   </si>
   <si>
     <t>C16S</t>
   </si>
   <si>
     <t>301218</t>
   </si>
   <si>
     <t>C18S</t>
-  </si>
-[...10 lines deleted...]
-    <t>C18</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">