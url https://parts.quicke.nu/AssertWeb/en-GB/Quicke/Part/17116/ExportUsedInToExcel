--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -30,60 +30,60 @@
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">Standard cutting edge/ </t>
   </si>
   <si>
     <t xml:space="preserve">Bolt-on cutting edge/ </t>
   </si>
   <si>
     <t xml:space="preserve">190XL/ </t>
   </si>
   <si>
     <t xml:space="preserve">210XL/ </t>
   </si>
   <si>
+    <t>Welcome to Quicke Parts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implements/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">230XL/ </t>
   </si>
   <si>
     <t xml:space="preserve">250XL/ </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Implements/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -958,88 +958,88 @@
       <c r="C104" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113">
       <c r="C113" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114">
       <c r="C114" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115">
       <c r="C115" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116">
       <c r="C116" s="0" t="s">
         <v>12</v>
       </c>
     </row>