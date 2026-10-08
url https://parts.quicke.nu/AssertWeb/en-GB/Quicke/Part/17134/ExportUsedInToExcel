--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -39,75 +39,75 @@
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>110136</t>
   </si>
   <si>
     <t>Q3S DM</t>
   </si>
   <si>
     <t xml:space="preserve">Bearing box/ </t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>Q3M DM</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
     <t>Q3L DM</t>
   </si>
   <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
     <t>520146</t>
   </si>
   <si>
     <t>U4S</t>
-  </si>
-[...19 lines deleted...]
-    <t>101139</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -235,153 +235,153 @@
       <c r="B8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="C9" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21">
       <c r="C21" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23">
       <c r="C23" s="0" t="s">
         <v>3</v>
       </c>