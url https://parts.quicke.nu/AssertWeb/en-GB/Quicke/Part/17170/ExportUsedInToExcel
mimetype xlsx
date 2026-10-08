--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -321,138 +321,138 @@
   <si>
     <t>120176</t>
   </si>
   <si>
     <t>Valtra G7S</t>
   </si>
   <si>
     <t>120178</t>
   </si>
   <si>
     <t>Valtra G7M</t>
   </si>
   <si>
     <t>120179</t>
   </si>
   <si>
     <t>Valtra G7L</t>
   </si>
   <si>
     <t>120288</t>
   </si>
   <si>
     <t>Valtra G8M</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>520741</t>
   </si>
   <si>
     <t>U4</t>
   </si>
   <si>
     <t>520146</t>
   </si>
   <si>
     <t>U4S</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
-    <t>501741</t>
-[...20 lines deleted...]
-    <t>N5M DM</t>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
   </si>
   <si>
     <t>521761</t>
   </si>
   <si>
     <t>FL.4229N</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
-  </si>
-[...4 lines deleted...]
-    <t>N6 DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>