--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -654,50 +654,353 @@
   <si>
     <t>6814V8</t>
   </si>
   <si>
     <t>Valtra 68</t>
   </si>
   <si>
     <t>7614V8</t>
   </si>
   <si>
     <t>Valtra 76</t>
   </si>
   <si>
     <t>7814V8</t>
   </si>
   <si>
     <t>Valtra 78</t>
   </si>
   <si>
     <t>8713V8</t>
   </si>
   <si>
     <t>Valtra 88</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>4114Q8</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -736,353 +1039,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...301 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>Locking kit S/N - 7371332/5212811 Locking kit LH</t>
   </si>
   <si>
     <t>/5212811 Locking kit LH</t>
   </si>
   <si>
     <t>9810T8</t>
   </si>
   <si>
     <t>+8.3P DXL</t>
   </si>
   <si>
     <t>3514V8</t>
   </si>
   <si>
     <t>Valtra 35</t>
   </si>
   <si>
     <t>3516V8</t>
   </si>
@@ -2552,1132 +2552,1132 @@
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>221</v>
+        <v>49</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>49</v>
+        <v>232</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>299</v>
+        <v>285</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>331</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>4</v>
@@ -5258,43 +5258,43 @@
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
         <v>371</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>372</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>372</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>246</v>
+        <v>218</v>
       </c>
       <c r="B376" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="377">
       <c r="C377" s="0" t="s">
         <v>345</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>