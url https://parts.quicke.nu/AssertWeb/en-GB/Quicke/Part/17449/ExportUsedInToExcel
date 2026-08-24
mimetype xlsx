--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -153,72 +153,72 @@
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...13 lines deleted...]
-    <t>201121</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1031,238 +1031,238 @@
         <v>45</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="C97" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="98">
       <c r="C98" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99">
       <c r="C99" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="100">
       <c r="C100" s="0" t="s">
         <v>20</v>
       </c>
     </row>