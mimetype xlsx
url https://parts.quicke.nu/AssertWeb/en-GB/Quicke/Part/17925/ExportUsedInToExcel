--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="435">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="473" uniqueCount="473">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2111T8</t>
   </si>
   <si>
     <t>+1.1 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2113T8</t>
   </si>
   <si>
     <t>+1.1 DS</t>
   </si>
   <si>
@@ -1309,107 +1309,221 @@
     <t>6546T8</t>
   </si>
   <si>
     <t>7512T8</t>
   </si>
   <si>
     <t>+6.0P UM</t>
   </si>
   <si>
     <t>7514T8</t>
   </si>
   <si>
     <t>+6.0P DM</t>
   </si>
   <si>
     <t>7516T8</t>
   </si>
   <si>
     <t>+6.0P DM ext.</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Options/ </t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C238"/>
+  <dimension ref="A1:C259"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.14297962188721" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -3976,33 +4090,264 @@
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>431</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>433</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>436</v>
+      </c>
       <c r="C238" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B254" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B258" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>