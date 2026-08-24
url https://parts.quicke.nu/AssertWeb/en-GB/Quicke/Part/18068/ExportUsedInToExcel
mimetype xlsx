--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -30,96 +30,96 @@
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t xml:space="preserve">Tool carriers/ </t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>X4</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>X4S</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>X5</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>X5S</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>X2S</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>X3S</t>
-  </si>
-[...28 lines deleted...]
-    <t>X2</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>X36</t>
   </si>
   <si>
     <t>XT26P1</t>
   </si>
@@ -414,172 +414,172 @@
         <v>29</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="C30" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31">
       <c r="C31" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32">
       <c r="C32" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33">
       <c r="C33" s="0" t="s">
         <v>24</v>
       </c>
     </row>