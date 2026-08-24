--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -129,72 +129,72 @@
   <si>
     <t>XT21N1</t>
   </si>
   <si>
     <t>X21</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...13 lines deleted...]
-    <t>201121</t>
   </si>
   <si>
     <t>XQ31N1</t>
   </si>
   <si>
     <t>XQ26P1</t>
   </si>
   <si>
     <t>XQ21N1</t>
   </si>
   <si>
     <t>XQ36P1</t>
   </si>
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ51N1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
@@ -473,128 +473,128 @@
         <v>37</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33">
       <c r="C33" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="34">
       <c r="C34" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="C35" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="0" t="s">