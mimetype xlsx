--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -153,72 +153,72 @@
   <si>
     <t>XT51N1</t>
   </si>
   <si>
     <t>XT21N1</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...13 lines deleted...]
-    <t>201121</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -561,128 +561,128 @@
         <v>45</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="C41" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42">
       <c r="C42" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43">
       <c r="C43" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44">
       <c r="C44" s="0" t="s">
         <v>20</v>
       </c>
     </row>