--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -33,66 +33,66 @@
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>Q5L DM</t>
   </si>
   <si>
     <t xml:space="preserve">Hydraulics/ </t>
   </si>
   <si>
     <t>120159</t>
   </si>
   <si>
     <t>Valtra G5L</t>
   </si>
   <si>
     <t>101159</t>
   </si>
   <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521166</t>
   </si>
   <si>
     <t>FL.4221N</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...4 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">