--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -27,72 +27,72 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t xml:space="preserve">LCS/ </t>
   </si>
   <si>
     <t xml:space="preserve">QCS/ </t>
   </si>
   <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
-    <t>Q6S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101168</t>
-  </si>
-[...7 lines deleted...]
-    <t>110168</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -259,62 +259,62 @@
         <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>6</v>