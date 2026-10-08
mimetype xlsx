--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -276,59 +276,101 @@
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>101169</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4th service, Euro/SMS/ </t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
-    <t xml:space="preserve">4th service, Euro/SMS/ </t>
-[...1 lines deleted...]
-  <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>521761</t>
@@ -361,92 +403,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...40 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t xml:space="preserve">3rd+4th service: Euro and Euro/SMS tool carriers/ </t>
   </si>
   <si>
     <t>120179</t>
   </si>
   <si>
     <t>Valtra G7L</t>
   </si>
   <si>
     <t xml:space="preserve">Live3/ </t>
   </si>
   <si>
     <t xml:space="preserve">3rd service: Euro and Euro/SMS tool carriers/ </t>
   </si>
   <si>
     <t xml:space="preserve">3rd service, Euro/SMS/ </t>
   </si>
   <si>
     <t>3rdLive3_Q_DM</t>
   </si>
   <si>
     <t>3rd service + Live3</t>
   </si>
@@ -11346,604 +11346,604 @@
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B985" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C985" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B986" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C986" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>91</v>
+        <v>43</v>
       </c>
       <c r="C987" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>93</v>
+        <v>42</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="C988" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>105</v>
+        <v>44</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>106</v>
+        <v>45</v>
       </c>
       <c r="C989" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>108</v>
+        <v>45</v>
       </c>
       <c r="C990" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="C991" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="C992" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C993" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="C994" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B995" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C995" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="C996" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="C997" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="C998" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>73</v>
+        <v>105</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="C999" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>45</v>
+        <v>108</v>
       </c>
       <c r="C1000" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B1001" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C1001" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C1002" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>95</v>
+        <v>46</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>96</v>
+        <v>47</v>
       </c>
       <c r="C1003" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>97</v>
+        <v>46</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="C1004" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>99</v>
+        <v>48</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="C1005" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>109</v>
+        <v>48</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="C1006" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="C1007" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>114</v>
+        <v>51</v>
       </c>
       <c r="C1008" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="B1009" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C1009" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="C1010" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B1011" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C1011" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C1012" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="C1013" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="C1014" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>47</v>
+        <v>102</v>
       </c>
       <c r="C1015" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="C1016" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>49</v>
+        <v>112</v>
       </c>
       <c r="C1017" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>79</v>
+        <v>113</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C1020" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C1021" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>103</v>
+        <v>52</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="C1022" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>117</v>
+        <v>52</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="C1023" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="B1024" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C1024" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>53</v>
+        <v>104</v>
       </c>
       <c r="C1025" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>80</v>
+        <v>117</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>53</v>
+        <v>118</v>
       </c>
       <c r="C1026" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B1027" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C1027" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>102</v>
+        <v>55</v>
       </c>
       <c r="C1028" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>115</v>
+        <v>54</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
       <c r="C1029" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C1030" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C1031" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="C1032" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="C1034" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>55</v>
+        <v>96</v>
       </c>
       <c r="C1035" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>57</v>
+        <v>116</v>
       </c>
       <c r="C1036" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C1037" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B1038" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C1038" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B1039" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C1039" s="0" t="s">
         <v>136</v>