--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -276,50 +276,92 @@
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>101169</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -358,92 +400,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...40 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
   </si>
   <si>
     <t xml:space="preserve">4th service/ </t>
   </si>
   <si>
     <t xml:space="preserve">3rd+4th service: other tool carriers/ </t>
   </si>
   <si>
     <t>120179</t>
   </si>
   <si>
     <t>Valtra G7L</t>
   </si>
   <si>
     <t xml:space="preserve">3rd+4th service/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>