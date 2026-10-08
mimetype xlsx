--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -276,50 +276,92 @@
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>101169</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -358,92 +400,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...40 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t xml:space="preserve">3rd+4th service: other tool carriers/ </t>
   </si>
   <si>
     <t>120179</t>
   </si>
   <si>
     <t>Valtra G7L</t>
   </si>
   <si>
     <t>3rdLive3_Q_DM</t>
   </si>
   <si>
     <t>3rd service + Live3</t>
   </si>
   <si>
     <t xml:space="preserve">3rd+Live3: other tool carriers/ </t>
   </si>
   <si>
     <t xml:space="preserve">3rd+Live3: Euro and Euro/SMS tool carriers/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
@@ -4836,425 +4836,425 @@
         <v>37</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B399" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B402" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B405" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B409" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B410" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B411" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B413" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B414" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B422" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B423" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B424" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B425" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B426" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B428" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B429" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B430" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B431" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="433">
@@ -7146,895 +7146,895 @@
         <v>37</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B605" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C605" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B606" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>135</v>
+        <v>30</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>135</v>
+        <v>30</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="C675" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="C676" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="C677" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="C678" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="C679" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="C681" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B684" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B685" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>137</v>