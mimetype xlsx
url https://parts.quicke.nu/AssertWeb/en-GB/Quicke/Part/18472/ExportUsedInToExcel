--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -150,72 +150,72 @@
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ51N1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...13 lines deleted...]
-    <t>201121</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -536,128 +536,128 @@
         <v>44</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="C36" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="37">
       <c r="C37" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="38">
       <c r="C38" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="39">
       <c r="C39" s="0" t="s">
         <v>56</v>
       </c>
     </row>