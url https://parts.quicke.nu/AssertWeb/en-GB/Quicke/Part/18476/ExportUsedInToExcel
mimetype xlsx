--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -2685,134 +2685,134 @@
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>104</v>
+        <v>147</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>105</v>
+        <v>148</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>146</v>
+        <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>147</v>
+        <v>116</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>148</v>
+        <v>117</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>5</v>
+        <v>146</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="208">