--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -96,78 +96,78 @@
   <si>
     <t>101156</t>
   </si>
   <si>
     <t>Q5S DM</t>
   </si>
   <si>
     <t>101158</t>
   </si>
   <si>
     <t>Q5M DM</t>
   </si>
   <si>
     <t>101159</t>
   </si>
   <si>
     <t>Q5L DM</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
     <t>101178</t>
   </si>
   <si>
     <t>Q7M DM</t>
-  </si>
-[...4 lines deleted...]
-    <t>Q7M DL</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>