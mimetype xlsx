--- v4 (2026-08-24)
+++ v5 (2026-10-08)
@@ -2013,57 +2013,57 @@
   <si>
     <t>V21MN</t>
   </si>
   <si>
     <t>418456</t>
   </si>
   <si>
     <t>V22LN</t>
   </si>
   <si>
     <t>403456</t>
   </si>
   <si>
     <t>V5S</t>
   </si>
   <si>
     <t xml:space="preserve">MX/ </t>
   </si>
   <si>
     <t>MXDM_Q-17</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
+    <t>MXDM_N-7</t>
+  </si>
+  <si>
     <t>Bale Handling</t>
   </si>
   <si>
     <t xml:space="preserve">Balecut/ </t>
-  </si>
-[...1 lines deleted...]
-    <t>MXDM_N-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -32254,134 +32254,134 @@
     </row>
     <row r="2742">
       <c r="A2742" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B2742" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C2742" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B2743" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C2743" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" s="0" t="s">
-        <v>209</v>
+        <v>667</v>
       </c>
       <c r="B2744" s="0" t="s">
-        <v>210</v>
+        <v>668</v>
       </c>
       <c r="C2744" s="0" t="s">
-        <v>666</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B2745" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C2745" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B2746" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C2746" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B2747" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C2747" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B2748" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C2748" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B2749" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C2749" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B2750" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C2750" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" s="0" t="s">
-        <v>667</v>
+        <v>221</v>
       </c>
       <c r="B2751" s="0" t="s">
-        <v>668</v>
+        <v>222</v>
       </c>
       <c r="C2751" s="0" t="s">
-        <v>53</v>
+        <v>666</v>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B2752" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C2752" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B2753" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C2753" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2754">
@@ -32429,671 +32429,671 @@
       </c>
     </row>
     <row r="2758">
       <c r="A2758" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B2758" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C2758" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2759">
       <c r="A2759" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B2759" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C2759" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2760">
+      <c r="A2760" s="0" t="s">
+        <v>599</v>
+      </c>
       <c r="B2760" s="0" t="s">
-        <v>669</v>
+        <v>600</v>
       </c>
       <c r="C2760" s="0" t="s">
-        <v>670</v>
+        <v>5</v>
       </c>
     </row>
     <row r="2761">
       <c r="A2761" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B2761" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C2761" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B2762" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C2762" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" s="0" t="s">
-        <v>603</v>
+        <v>632</v>
       </c>
       <c r="B2763" s="0" t="s">
-        <v>604</v>
+        <v>633</v>
       </c>
       <c r="C2763" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" s="0" t="s">
-        <v>632</v>
+        <v>51</v>
       </c>
       <c r="B2764" s="0" t="s">
-        <v>633</v>
+        <v>52</v>
       </c>
       <c r="C2764" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B2765" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C2765" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B2766" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C2766" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2767">
       <c r="A2767" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B2767" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C2767" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2768">
       <c r="A2768" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B2768" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C2768" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2769">
       <c r="A2769" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B2769" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C2769" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2770">
       <c r="A2770" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B2770" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C2770" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2771">
       <c r="A2771" s="0" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="B2771" s="0" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="C2771" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2772">
       <c r="A2772" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B2772" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C2772" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2773">
       <c r="A2773" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B2773" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C2773" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2774">
       <c r="A2774" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="B2774" s="0" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="C2774" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" s="0" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="B2775" s="0" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="C2775" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B2776" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C2776" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B2777" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C2777" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2778">
       <c r="A2778" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B2778" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C2778" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2779">
       <c r="A2779" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B2779" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C2779" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" s="0" t="s">
-        <v>66</v>
+        <v>181</v>
       </c>
       <c r="B2780" s="0" t="s">
-        <v>67</v>
+        <v>182</v>
       </c>
       <c r="C2780" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2781">
       <c r="A2781" s="0" t="s">
-        <v>181</v>
+        <v>158</v>
       </c>
       <c r="B2781" s="0" t="s">
-        <v>182</v>
+        <v>79</v>
       </c>
       <c r="C2781" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" s="0" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="B2782" s="0" t="s">
-        <v>79</v>
+        <v>190</v>
       </c>
       <c r="C2782" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2783">
       <c r="A2783" s="0" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="B2783" s="0" t="s">
-        <v>190</v>
+        <v>63</v>
       </c>
       <c r="C2783" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2784">
       <c r="A2784" s="0" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="B2784" s="0" t="s">
-        <v>63</v>
+        <v>176</v>
       </c>
       <c r="C2784" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2785">
       <c r="A2785" s="0" t="s">
-        <v>175</v>
+        <v>153</v>
       </c>
       <c r="B2785" s="0" t="s">
-        <v>176</v>
+        <v>52</v>
       </c>
       <c r="C2785" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2786">
       <c r="A2786" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2786" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C2786" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2787">
       <c r="A2787" s="0" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="B2787" s="0" t="s">
-        <v>55</v>
+        <v>178</v>
       </c>
       <c r="C2787" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2788">
       <c r="A2788" s="0" t="s">
-        <v>177</v>
+        <v>155</v>
       </c>
       <c r="B2788" s="0" t="s">
-        <v>178</v>
+        <v>57</v>
       </c>
       <c r="C2788" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2789">
       <c r="A2789" s="0" t="s">
-        <v>155</v>
+        <v>183</v>
       </c>
       <c r="B2789" s="0" t="s">
-        <v>57</v>
+        <v>184</v>
       </c>
       <c r="C2789" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2790">
       <c r="A2790" s="0" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="B2790" s="0" t="s">
-        <v>184</v>
+        <v>59</v>
       </c>
       <c r="C2790" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2791">
       <c r="A2791" s="0" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="B2791" s="0" t="s">
-        <v>59</v>
+        <v>186</v>
       </c>
       <c r="C2791" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2792">
       <c r="A2792" s="0" t="s">
-        <v>185</v>
+        <v>160</v>
       </c>
       <c r="B2792" s="0" t="s">
-        <v>186</v>
+        <v>61</v>
       </c>
       <c r="C2792" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2793">
       <c r="A2793" s="0" t="s">
-        <v>160</v>
+        <v>191</v>
       </c>
       <c r="B2793" s="0" t="s">
-        <v>61</v>
+        <v>192</v>
       </c>
       <c r="C2793" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2794">
       <c r="A2794" s="0" t="s">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="B2794" s="0" t="s">
-        <v>192</v>
+        <v>65</v>
       </c>
       <c r="C2794" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2795">
       <c r="A2795" s="0" t="s">
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="B2795" s="0" t="s">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="C2795" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2796">
       <c r="A2796" s="0" t="s">
-        <v>193</v>
+        <v>165</v>
       </c>
       <c r="B2796" s="0" t="s">
-        <v>194</v>
+        <v>67</v>
       </c>
       <c r="C2796" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2797">
       <c r="A2797" s="0" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="B2797" s="0" t="s">
-        <v>67</v>
+        <v>176</v>
       </c>
       <c r="C2797" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2798">
       <c r="A2798" s="0" t="s">
-        <v>175</v>
+        <v>153</v>
       </c>
       <c r="B2798" s="0" t="s">
-        <v>176</v>
+        <v>52</v>
       </c>
       <c r="C2798" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2799" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C2799" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" s="0" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
       <c r="B2800" s="0" t="s">
-        <v>55</v>
+        <v>178</v>
       </c>
       <c r="C2800" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2801">
       <c r="A2801" s="0" t="s">
-        <v>177</v>
+        <v>155</v>
       </c>
       <c r="B2801" s="0" t="s">
-        <v>178</v>
+        <v>57</v>
       </c>
       <c r="C2801" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2802">
       <c r="A2802" s="0" t="s">
-        <v>155</v>
+        <v>183</v>
       </c>
       <c r="B2802" s="0" t="s">
-        <v>57</v>
+        <v>184</v>
       </c>
       <c r="C2802" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2803">
       <c r="A2803" s="0" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="B2803" s="0" t="s">
-        <v>184</v>
+        <v>59</v>
       </c>
       <c r="C2803" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2804">
       <c r="A2804" s="0" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="B2804" s="0" t="s">
-        <v>59</v>
+        <v>186</v>
       </c>
       <c r="C2804" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2805">
       <c r="A2805" s="0" t="s">
-        <v>185</v>
+        <v>160</v>
       </c>
       <c r="B2805" s="0" t="s">
-        <v>186</v>
+        <v>61</v>
       </c>
       <c r="C2805" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2806">
       <c r="A2806" s="0" t="s">
-        <v>160</v>
+        <v>189</v>
       </c>
       <c r="B2806" s="0" t="s">
-        <v>61</v>
+        <v>190</v>
       </c>
       <c r="C2806" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2807">
       <c r="A2807" s="0" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="B2807" s="0" t="s">
-        <v>190</v>
+        <v>63</v>
       </c>
       <c r="C2807" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2808">
       <c r="A2808" s="0" t="s">
-        <v>163</v>
+        <v>191</v>
       </c>
       <c r="B2808" s="0" t="s">
-        <v>63</v>
+        <v>192</v>
       </c>
       <c r="C2808" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2809">
       <c r="A2809" s="0" t="s">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="B2809" s="0" t="s">
-        <v>192</v>
+        <v>65</v>
       </c>
       <c r="C2809" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2810">
       <c r="A2810" s="0" t="s">
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="B2810" s="0" t="s">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="C2810" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" s="0" t="s">
-        <v>193</v>
+        <v>165</v>
       </c>
       <c r="B2811" s="0" t="s">
-        <v>194</v>
+        <v>67</v>
       </c>
       <c r="C2811" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" s="0" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="B2812" s="0" t="s">
-        <v>67</v>
+        <v>182</v>
       </c>
       <c r="C2812" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" s="0" t="s">
-        <v>181</v>
+        <v>158</v>
       </c>
       <c r="B2813" s="0" t="s">
-        <v>182</v>
+        <v>79</v>
       </c>
       <c r="C2813" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" s="0" t="s">
-        <v>158</v>
+        <v>78</v>
       </c>
       <c r="B2814" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C2814" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" s="0" t="s">
-        <v>78</v>
+        <v>669</v>
       </c>
       <c r="B2815" s="0" t="s">
-        <v>79</v>
+        <v>668</v>
       </c>
       <c r="C2815" s="0" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2816">
-      <c r="A2816" s="0" t="s">
+      <c r="B2816" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="C2816" s="0" t="s">
         <v>671</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="2817">
       <c r="C2817" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2818">
       <c r="C2818" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2819">
       <c r="C2819" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2820">
       <c r="C2820" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2821">
       <c r="C2821" s="0" t="s">
         <v>53</v>