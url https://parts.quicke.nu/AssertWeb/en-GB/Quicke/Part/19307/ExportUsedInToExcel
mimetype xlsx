--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -138,140 +138,140 @@
   <si>
     <t>101288</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>Q5L DM</t>
   </si>
   <si>
     <t>101159</t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>520751</t>
   </si>
   <si>
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
-    <t>501751</t>
-[...14 lines deleted...]
-    <t>N5M DM</t>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
   </si>
   <si>
     <t>521761</t>
   </si>
   <si>
     <t>FL.4229N</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
-    <t>501761</t>
-[...2 lines deleted...]
-    <t>N6 DM</t>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
   </si>
   <si>
     <t>521166</t>
   </si>
   <si>
     <t>FL.4221N</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
   </si>
   <si>
-    <t>501166</t>
-[...4 lines deleted...]
-  <si>
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
     <t>110136</t>
   </si>
   <si>
     <t>Q3S DM</t>
   </si>
   <si>
     <t xml:space="preserve">Live3/ </t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>Q3M DM</t>
   </si>
   <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
@@ -309,84 +309,84 @@
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
     <t>101146</t>
   </si>
   <si>
     <t>101148</t>
   </si>
   <si>
     <t>Live3/60020672 Live3, HQ-6</t>
   </si>
   <si>
     <t>Bale Handling</t>
   </si>
   <si>
     <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>520741</t>
   </si>
   <si>
     <t>U4</t>
   </si>
   <si>
     <t>520146</t>
   </si>
   <si>
     <t>U4S</t>
-  </si>
-[...10 lines deleted...]
-    <t>N4S DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -976,351 +976,351 @@
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
@@ -1438,98 +1438,98 @@
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
@@ -3246,197 +3246,197 @@
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>108</v>
+        <v>88</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>5</v>