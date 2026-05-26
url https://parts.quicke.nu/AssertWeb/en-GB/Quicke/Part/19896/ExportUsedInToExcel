--- v2 (2026-03-25)
+++ v3 (2026-05-26)
@@ -1311,286 +1311,286 @@
   <si>
     <t>7512T8</t>
   </si>
   <si>
     <t>+6.0P UM</t>
   </si>
   <si>
     <t>7514T8</t>
   </si>
   <si>
     <t>+6.0P DM</t>
   </si>
   <si>
     <t>7516T8</t>
   </si>
   <si>
     <t>+6.0P DM ext.</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
   </si>
   <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>110178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
     <t>101286</t>
   </si>
   <si>
     <t>Q8S DL</t>
   </si>
   <si>
+    <t>101288</t>
+  </si>
+  <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
-  </si>
-[...169 lines deleted...]
-    <t>110136</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C278"/>
+  <dimension ref="A1:C293"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -4378,254 +4378,419 @@
         <v>469</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>470</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>471</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>472</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>473</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>474</v>
+        <v>436</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>476</v>
+        <v>438</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>478</v>
+        <v>440</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>482</v>
+        <v>442</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>460</v>
+        <v>485</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>476</v>
+        <v>462</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B276" s="0" t="s">
         <v>497</v>
       </c>
-      <c r="B276" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277">
+      <c r="A277" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B277" s="0" t="s">
+        <v>436</v>
+      </c>
       <c r="C277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278">
+      <c r="A278" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B278" s="0" t="s">
+        <v>438</v>
+      </c>
       <c r="C278" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B279" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="C279" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="B280" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="C280" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B281" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C281" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B282" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C282" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="B283" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="C283" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B284" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C284" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B285" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C285" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B286" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C286" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B287" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C287" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B288" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C288" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B289" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C289" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B290" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C290" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B291" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C291" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="C292" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="C293" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>