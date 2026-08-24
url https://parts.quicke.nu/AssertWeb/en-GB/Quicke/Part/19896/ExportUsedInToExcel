--- v4 (2026-07-10)
+++ v5 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="498">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="574">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>2111T8</t>
   </si>
   <si>
     <t>+1.1 US</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>2113T8</t>
   </si>
   <si>
     <t>+1.1 DS</t>
   </si>
   <si>
@@ -1311,50 +1311,164 @@
   <si>
     <t>7512T8</t>
   </si>
   <si>
     <t>+6.0P UM</t>
   </si>
   <si>
     <t>7514T8</t>
   </si>
   <si>
     <t>+6.0P DM</t>
   </si>
   <si>
     <t>7516T8</t>
   </si>
   <si>
     <t>+6.0P DM ext.</t>
   </si>
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
   </si>
   <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Options/ </t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>7614V8</t>
+  </si>
+  <si>
+    <t>Valtra 76</t>
+  </si>
+  <si>
+    <t>7814V8</t>
+  </si>
+  <si>
+    <t>Valtra 78</t>
+  </si>
+  <si>
+    <t>8713V8</t>
+  </si>
+  <si>
+    <t>Valtra 88</t>
+  </si>
+  <si>
     <t>110136</t>
   </si>
   <si>
     <t>Q3S DM</t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>Q3M DM</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
     <t>Q3L DM</t>
   </si>
   <si>
     <t>110148</t>
   </si>
   <si>
     <t>Q4M DM</t>
   </si>
   <si>
     <t>110149</t>
@@ -1401,204 +1515,318 @@
   <si>
     <t>110176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
     <t>110288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
-    <t>101136</t>
-[...25 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
-    <t>101278</t>
-[...4 lines deleted...]
-  <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101286</t>
-[...11 lines deleted...]
-    <t>Q9S DXL</t>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C293"/>
+  <dimension ref="A1:C333"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.14297962188721" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
@@ -4172,625 +4400,1065 @@
         <v>432</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>433</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>436</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="C239" s="0" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>453</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>454</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>455</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>436</v>
+        <v>470</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>438</v>
+        <v>472</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>5</v>
+        <v>437</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>440</v>
+        <v>474</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B260" s="0" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>477</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>442</v>
+        <v>478</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>444</v>
+        <v>480</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>446</v>
+        <v>482</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>448</v>
+        <v>484</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>450</v>
+        <v>486</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>452</v>
+        <v>488</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>454</v>
+        <v>490</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>456</v>
+        <v>494</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>458</v>
+        <v>496</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>488</v>
+        <v>497</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>460</v>
+        <v>498</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>495</v>
+        <v>473</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>435</v>
+        <v>477</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>436</v>
+        <v>478</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>437</v>
+        <v>479</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>438</v>
+        <v>480</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>439</v>
+        <v>481</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>440</v>
+        <v>482</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>441</v>
+        <v>483</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>442</v>
+        <v>484</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>443</v>
+        <v>485</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>444</v>
+        <v>486</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>445</v>
+        <v>487</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>446</v>
+        <v>488</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>447</v>
+        <v>489</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>448</v>
+        <v>490</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>449</v>
+        <v>491</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>450</v>
+        <v>492</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>451</v>
+        <v>493</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>452</v>
+        <v>494</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>453</v>
+        <v>495</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>454</v>
+        <v>496</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>455</v>
+        <v>497</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>456</v>
+        <v>498</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>457</v>
+        <v>499</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>458</v>
+        <v>500</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>459</v>
+        <v>501</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>460</v>
+        <v>502</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>461</v>
+        <v>505</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>462</v>
+        <v>506</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>463</v>
+        <v>507</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>464</v>
+        <v>508</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="292">
+      <c r="A292" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="B292" s="0" t="s">
+        <v>510</v>
+      </c>
       <c r="C292" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="293">
+      <c r="A293" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B293" s="0" t="s">
+        <v>500</v>
+      </c>
       <c r="C293" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="B294" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="C294" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="B295" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C295" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="B296" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="C296" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="B297" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B298" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="C298" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="B299" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="B300" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B301" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B302" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B303" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="C303" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="B304" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B305" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B306" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C306" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B307" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C307" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="B308" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="C308" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B309" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="B312" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="B313" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="C313" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="B314" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="C314" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B315" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="C315" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="C317" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B318" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="C319" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="B321" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="C321" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="B324" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="B325" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="B326" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="C326" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="B328" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="C328" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="B329" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="C329" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="B330" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="C330" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B331" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C331" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="C332" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="C333" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>