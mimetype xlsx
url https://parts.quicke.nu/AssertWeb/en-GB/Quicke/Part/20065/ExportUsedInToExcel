--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -30,60 +30,60 @@
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t xml:space="preserve">LCS/ </t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>X2S</t>
-  </si>
-[...4 lines deleted...]
-    <t>X2</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>X3S</t>
   </si>
   <si>
     <t>201141</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>X4S</t>
   </si>