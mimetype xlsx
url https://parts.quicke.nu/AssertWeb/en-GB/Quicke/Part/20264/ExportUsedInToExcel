--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -60,110 +60,110 @@
   <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
     <t>501751</t>
   </si>
   <si>
     <t>N5 DM</t>
   </si>
   <si>
     <t>501761</t>
   </si>
   <si>
     <t>N6 DM</t>
   </si>
   <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521761</t>
   </si>
   <si>
     <t>FL.4229N</t>
   </si>
   <si>
     <t>520741</t>
   </si>
   <si>
     <t>U4</t>
   </si>
   <si>
     <t>520751</t>
   </si>
   <si>
     <t>U5</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
-    <t>120731</t>
-[...22 lines deleted...]
-  <si>
     <t>XT41N1</t>
   </si>
   <si>
     <t>X41</t>
   </si>
   <si>
     <t>210141</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>XT31N1</t>
   </si>
   <si>
     <t>X31</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
@@ -417,180 +417,180 @@
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
   </si>
   <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>521166</t>
   </si>
   <si>
     <t>FL.4221N</t>
   </si>
   <si>
     <t>520146</t>
   </si>
   <si>
     <t>U4S</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...82 lines deleted...]
-    <t>Valtra G8M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -707,175 +707,175 @@
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
@@ -3413,1407 +3413,1407 @@
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>23</v>
+        <v>138</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>23</v>
+        <v>138</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>24</v>
+        <v>139</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>25</v>
+        <v>140</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>24</v>
+        <v>139</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>25</v>
+        <v>140</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>149</v>
+        <v>20</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>149</v>
+        <v>20</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>28</v>
+        <v>141</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>29</v>
+        <v>142</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>28</v>
+        <v>141</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>29</v>
+        <v>142</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>30</v>
+        <v>143</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>30</v>
+        <v>143</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>30</v>
+        <v>143</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>30</v>
+        <v>143</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>161</v>
+        <v>24</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>161</v>
+        <v>24</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>161</v>
+        <v>24</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>161</v>
+        <v>24</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>34</v>
+        <v>153</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>35</v>
+        <v>154</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>34</v>
+        <v>153</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>35</v>
+        <v>154</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>34</v>
+        <v>153</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>35</v>
+        <v>154</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>34</v>
+        <v>153</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>35</v>
+        <v>154</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>36</v>
+        <v>159</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>37</v>
+        <v>160</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>36</v>
+        <v>159</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>37</v>
+        <v>160</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>36</v>
+        <v>161</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>37</v>
+        <v>162</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>36</v>
+        <v>161</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>37</v>
+        <v>162</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>36</v>
+        <v>163</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>37</v>
+        <v>164</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>36</v>
+        <v>163</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>37</v>
+        <v>164</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>169</v>
+        <v>28</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>170</v>
+        <v>29</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>169</v>
+        <v>28</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>170</v>
+        <v>29</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>172</v>
+        <v>31</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>172</v>
+        <v>31</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>173</v>
+        <v>32</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>174</v>
+        <v>33</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>173</v>
+        <v>32</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>174</v>
+        <v>33</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>175</v>
+        <v>34</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>176</v>
+        <v>35</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>175</v>
+        <v>34</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>176</v>
+        <v>35</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>177</v>
+        <v>36</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>178</v>
+        <v>37</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>177</v>
+        <v>36</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>178</v>
+        <v>37</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>5</v>