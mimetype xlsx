--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -96,78 +96,78 @@
   <si>
     <t>101156</t>
   </si>
   <si>
     <t>Q5S DM</t>
   </si>
   <si>
     <t>101158</t>
   </si>
   <si>
     <t>Q5M DM</t>
   </si>
   <si>
     <t>101159</t>
   </si>
   <si>
     <t>Q5L DM</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
     <t>101178</t>
   </si>
   <si>
     <t>Q7M DM</t>
-  </si>
-[...4 lines deleted...]
-    <t>Q7M DL</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>110136</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
     <t>110148</t>
   </si>
@@ -580,73 +580,73 @@
         <v>49</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>