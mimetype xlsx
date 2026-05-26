--- v0 (2025-10-30)
+++ v1 (2026-05-26)
@@ -42,57 +42,57 @@
   <si>
     <t xml:space="preserve">Powergrab 185/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab 210/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab 240/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">Maintenance kits/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab M+ 165/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab M+ 180/ </t>
   </si>
   <si>
     <t xml:space="preserve">Powergrab M+ 200/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Powergrab M+ 240/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Powergrab M+ 260/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">Powergrab M+ 220/ </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Powergrab M+ 260/ </t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -255,107 +255,107 @@
       <c r="C15" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26">
       <c r="C26" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="C27" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="C28" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="C29" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="C30" s="0" t="s">
         <v>15</v>