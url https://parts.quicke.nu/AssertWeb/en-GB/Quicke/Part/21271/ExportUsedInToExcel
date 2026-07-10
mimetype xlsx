--- v0 (2026-04-05)
+++ v1 (2026-07-10)
@@ -276,516 +276,516 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>2114T8</t>
+  </si>
+  <si>
+    <t>+1.1 DM</t>
+  </si>
+  <si>
+    <t>2614T8</t>
+  </si>
+  <si>
+    <t>+1.1P DM</t>
+  </si>
+  <si>
+    <t>3114T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM</t>
+  </si>
+  <si>
+    <t>3116T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM ext.</t>
+  </si>
+  <si>
+    <t>3314T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM</t>
+  </si>
+  <si>
+    <t>3316T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM ext.</t>
+  </si>
+  <si>
+    <t>3614T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM</t>
+  </si>
+  <si>
+    <t>3616T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM ext.</t>
+  </si>
+  <si>
+    <t>3618T8</t>
+  </si>
+  <si>
+    <t>+2.3P Special B</t>
+  </si>
+  <si>
+    <t>3814T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM</t>
+  </si>
+  <si>
+    <t>3816T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM ext.</t>
+  </si>
+  <si>
+    <t>3914T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM</t>
+  </si>
+  <si>
+    <t>3916T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM ext.</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>4912T8</t>
+  </si>
+  <si>
+    <t>+3.4P UM</t>
+  </si>
+  <si>
+    <t>4914T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM</t>
+  </si>
+  <si>
+    <t>4916T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM ext.</t>
+  </si>
+  <si>
+    <t>5114T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM</t>
+  </si>
+  <si>
+    <t>5116T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM ext.</t>
+  </si>
+  <si>
+    <t>5154T8</t>
+  </si>
+  <si>
+    <t>6114T8</t>
+  </si>
+  <si>
+    <t>+5.1 DM</t>
+  </si>
+  <si>
+    <t>6116T8</t>
+  </si>
+  <si>
+    <t>+5.1 DM ext.</t>
+  </si>
+  <si>
+    <t>6046T8</t>
+  </si>
+  <si>
+    <t>+5.0 DM</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM</t>
+  </si>
+  <si>
+    <t>4616T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM ext.</t>
+  </si>
+  <si>
+    <t>4618T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special B</t>
+  </si>
+  <si>
+    <t>4654T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>4816T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM ext.</t>
+  </si>
+  <si>
+    <t>5612T8</t>
+  </si>
+  <si>
+    <t>+4.1P UM</t>
+  </si>
+  <si>
+    <t>5614T8</t>
+  </si>
+  <si>
+    <t>+4.1P DM</t>
+  </si>
+  <si>
+    <t>5616T8</t>
+  </si>
+  <si>
+    <t>+4.1P DM ext.</t>
+  </si>
+  <si>
+    <t>5618T8</t>
+  </si>
+  <si>
+    <t>+4.1P Special B</t>
+  </si>
+  <si>
+    <t>5654T8</t>
+  </si>
+  <si>
+    <t>5814T8</t>
+  </si>
+  <si>
+    <t>+4.3P DM</t>
+  </si>
+  <si>
+    <t>5816T8</t>
+  </si>
+  <si>
+    <t>+4.3P DM ext.</t>
+  </si>
+  <si>
+    <t>5845T8</t>
+  </si>
+  <si>
+    <t>5856T8</t>
+  </si>
+  <si>
+    <t>6612T8</t>
+  </si>
+  <si>
+    <t>+5.1P UM</t>
+  </si>
+  <si>
+    <t>6614T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM</t>
+  </si>
+  <si>
+    <t>6616T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM ext.</t>
+  </si>
+  <si>
+    <t>6814T8</t>
+  </si>
+  <si>
+    <t>+5.3P DM</t>
+  </si>
+  <si>
+    <t>6816T8</t>
+  </si>
+  <si>
+    <t>+5.3P DM ext.</t>
+  </si>
+  <si>
+    <t>6854T8</t>
+  </si>
+  <si>
+    <t>6856T8</t>
+  </si>
+  <si>
+    <t>7612T8</t>
+  </si>
+  <si>
+    <t>+6.1P UM</t>
+  </si>
+  <si>
+    <t>7614T8</t>
+  </si>
+  <si>
+    <t>+6.1P DM</t>
+  </si>
+  <si>
+    <t>7616T8</t>
+  </si>
+  <si>
+    <t>+6.1P DM ext.</t>
+  </si>
+  <si>
+    <t>7814T8</t>
+  </si>
+  <si>
+    <t>+6.3P DM</t>
+  </si>
+  <si>
+    <t>7854T8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...463 lines deleted...]
-    <t>7854Q8</t>
   </si>
   <si>
     <t>8813T8</t>
   </si>
   <si>
     <t>+7.3P DL</t>
   </si>
   <si>
     <t>8853T8</t>
   </si>
   <si>
     <t>8713T8</t>
   </si>
   <si>
     <t>+7.0x DL</t>
   </si>
   <si>
     <t>8753T8</t>
   </si>
   <si>
     <t>8813Q8</t>
   </si>
   <si>
     <t>Q88 DL</t>
   </si>
@@ -2277,986 +2277,986 @@
         <v>88</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B94" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B134" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B140" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B143" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>242</v>
+        <v>91</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>5</v>
@@ -3355,986 +3355,986 @@
         <v>88</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B192" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B232" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B238" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B241" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>242</v>
+        <v>91</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
@@ -5313,73 +5313,73 @@
         <v>349</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B355" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B357" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B358" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>5</v>
@@ -6039,73 +6039,73 @@
         <v>349</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B423" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B424" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>5</v>
@@ -7565,84 +7565,84 @@
         <v>307</v>
       </c>
       <c r="B557" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B558" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B560" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C561" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B562" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B563" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C563" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B564" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>5</v>
@@ -8324,73 +8324,73 @@
         <v>349</v>
       </c>
       <c r="B626" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B627" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B629" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C629" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B631" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B632" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>5</v>
@@ -9721,84 +9721,84 @@
         <v>307</v>
       </c>
       <c r="B753" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C753" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B754" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C754" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C755" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B756" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C756" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C757" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B758" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C758" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B759" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C759" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B760" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C760" s="0" t="s">
         <v>5</v>
@@ -10282,645 +10282,645 @@
         <v>88</v>
       </c>
       <c r="B804" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C804" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B805" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C805" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C806" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C807" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C808" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C809" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C810" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C811" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C812" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C813" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C814" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C815" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C816" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C817" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C818" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C819" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C820" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B821" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C821" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C822" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C823" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>130</v>
+        <v>351</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>131</v>
+        <v>352</v>
       </c>
       <c r="C825" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>351</v>
+        <v>142</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>352</v>
+        <v>143</v>
       </c>
       <c r="C826" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C827" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C828" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C829" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C831" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>159</v>
+        <v>196</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>160</v>
+        <v>197</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C836" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C837" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C838" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>203</v>
+        <v>245</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>204</v>
+        <v>91</v>
       </c>
       <c r="C839" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B840" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C840" s="0" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B841" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B842" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C842" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B843" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C843" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C844" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B845" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C845" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B846" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C846" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C847" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B848" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C848" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B849" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C850" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C851" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B852" s="0" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C852" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B853" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C853" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B854" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C854" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B855" s="0" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C855" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B856" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C856" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B857" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C857" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B858" s="0" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C858" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C859" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C860" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
         <v>343</v>
       </c>
       <c r="B861" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C861" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B862" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C862" s="0" t="s">
         <v>5</v>
@@ -11115,109 +11115,109 @@
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
         <v>416</v>
       </c>
       <c r="B880" s="0" t="s">
         <v>417</v>
       </c>
       <c r="C880" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
         <v>418</v>
       </c>
       <c r="B881" s="0" t="s">
         <v>415</v>
       </c>
       <c r="C881" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B882" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C882" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B883" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="C883" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B884" s="0" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="C884" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B885" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C885" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B886" s="0" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C886" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C887" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
         <v>419</v>
       </c>
       <c r="B888" s="0" t="s">
         <v>420</v>
       </c>
       <c r="C888" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
         <v>421</v>
       </c>
       <c r="B889" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C889" s="0" t="s">
         <v>5</v>
@@ -11712,414 +11712,414 @@
         <v>88</v>
       </c>
       <c r="B934" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C934" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B935" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C935" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C936" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C937" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C938" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C939" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C940" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C941" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C942" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C943" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C944" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C945" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C946" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C947" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C948" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C949" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C950" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B951" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C951" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C952" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C953" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C954" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>130</v>
+        <v>351</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>131</v>
+        <v>352</v>
       </c>
       <c r="C955" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>351</v>
+        <v>142</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>352</v>
+        <v>143</v>
       </c>
       <c r="C956" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C957" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C958" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C959" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C960" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C961" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C962" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C963" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C964" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>159</v>
+        <v>196</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>160</v>
+        <v>197</v>
       </c>
       <c r="C965" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C966" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C967" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C968" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>203</v>
+        <v>245</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>204</v>
+        <v>91</v>
       </c>
       <c r="C969" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B970" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C970" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
         <v>313</v>
       </c>
       <c r="B971" s="0" t="s">
         <v>314</v>
       </c>
       <c r="C971" s="0" t="s">
         <v>5</v>
@@ -12504,645 +12504,645 @@
         <v>88</v>
       </c>
       <c r="B1006" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C1006" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B1007" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C1007" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C1008" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C1009" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C1010" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C1011" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C1012" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C1013" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C1014" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C1015" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C1016" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C1017" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C1020" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C1021" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C1022" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B1023" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C1023" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C1024" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C1025" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C1026" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>130</v>
+        <v>351</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>131</v>
+        <v>352</v>
       </c>
       <c r="C1027" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>351</v>
+        <v>142</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>352</v>
+        <v>143</v>
       </c>
       <c r="C1028" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C1029" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C1030" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C1031" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C1032" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C1034" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C1035" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1036" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>159</v>
+        <v>196</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>160</v>
+        <v>197</v>
       </c>
       <c r="C1037" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C1038" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C1039" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C1040" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>203</v>
+        <v>245</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>204</v>
+        <v>91</v>
       </c>
       <c r="C1041" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B1042" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C1042" s="0" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B1043" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C1043" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1044" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C1044" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B1045" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C1045" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C1046" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1047" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C1047" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1048" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C1048" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C1049" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1050" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C1050" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1051" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="C1051" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C1052" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C1053" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1054" s="0" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C1054" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1055" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C1055" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1056" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C1056" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1057" s="0" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C1057" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1058" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C1058" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1059" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C1059" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1060" s="0" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C1060" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C1061" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C1062" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
         <v>343</v>
       </c>
       <c r="B1063" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B1064" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>5</v>
@@ -13337,109 +13337,109 @@
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
         <v>416</v>
       </c>
       <c r="B1082" s="0" t="s">
         <v>417</v>
       </c>
       <c r="C1082" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
         <v>418</v>
       </c>
       <c r="B1083" s="0" t="s">
         <v>415</v>
       </c>
       <c r="C1083" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1084" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C1084" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1085" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="C1085" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1086" s="0" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="C1086" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1087" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C1087" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1088" s="0" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C1088" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C1089" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
         <v>419</v>
       </c>
       <c r="B1090" s="0" t="s">
         <v>420</v>
       </c>
       <c r="C1090" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
         <v>421</v>
       </c>
       <c r="B1091" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C1091" s="0" t="s">
         <v>5</v>
@@ -13524,109 +13524,109 @@
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B1099" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B1100" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1101" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C1101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1102" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1103" s="0" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="C1103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1104" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C1104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B1105" s="0" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C1105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B1106" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C1106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
         <v>419</v>
       </c>
       <c r="B1107" s="0" t="s">
         <v>420</v>
       </c>
       <c r="C1107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
         <v>421</v>
       </c>
       <c r="B1108" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C1108" s="0" t="s">
         <v>5</v>
@@ -13648,84 +13648,84 @@
         <v>425</v>
       </c>
       <c r="B1110" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C1110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B1111" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C1111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B1112" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B1113" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C1113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1115" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C1115" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B1116" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C1116" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B1117" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C1117" s="0" t="s">
         <v>5</v>
@@ -13799,274 +13799,274 @@
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
         <v>398</v>
       </c>
       <c r="B1124" s="0" t="s">
         <v>395</v>
       </c>
       <c r="C1124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B1125" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C1125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B1126" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C1126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1127" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C1127" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C1128" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1129" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C1129" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B1130" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C1130" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B1131" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C1131" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1132" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C1132" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1133" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C1133" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B1134" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C1134" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B1135" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C1135" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1136" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C1136" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1137" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1137" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B1138" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C1138" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B1139" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C1139" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B1140" s="0" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C1140" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B1141" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="C1141" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B1142" s="0" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C1142" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1143" s="0" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C1143" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1144" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C1144" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B1145" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C1145" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B1146" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C1146" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B1147" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C1147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B1148" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C1148" s="0" t="s">
         <v>5</v>
@@ -14176,84 +14176,84 @@
         <v>307</v>
       </c>
       <c r="B1158" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C1158" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B1159" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C1159" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1160" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B1161" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C1161" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B1162" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1162" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1163" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C1163" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B1164" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C1164" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B1165" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C1165" s="0" t="s">
         <v>5</v>
@@ -14327,417 +14327,417 @@
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
         <v>398</v>
       </c>
       <c r="B1172" s="0" t="s">
         <v>395</v>
       </c>
       <c r="C1172" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B1173" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C1173" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B1174" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C1174" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1175" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C1175" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B1176" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C1176" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1177" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C1177" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B1178" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C1178" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B1179" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C1179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1180" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C1180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1181" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C1181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B1182" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C1182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B1183" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C1183" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1184" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C1184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1185" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1185" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B1186" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C1186" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B1187" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C1187" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B1188" s="0" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C1188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B1189" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="C1189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B1190" s="0" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C1190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1191" s="0" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C1191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1192" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C1192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C1193" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B1194" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1195" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1196" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C1196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1197" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C1197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1198" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C1198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B1199" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C1199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="0" t="s">
         <v>400</v>
       </c>
       <c r="B1200" s="0" t="s">
         <v>401</v>
       </c>
       <c r="C1200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="0" t="s">
         <v>402</v>
       </c>
       <c r="B1201" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C1201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="0" t="s">
         <v>404</v>
       </c>
       <c r="B1202" s="0" t="s">
         <v>405</v>
       </c>
       <c r="C1202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1203" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C1203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1204" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C1204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1205" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C1205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1206" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C1206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B1207" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C1207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="0" t="s">
         <v>400</v>
       </c>
       <c r="B1208" s="0" t="s">
         <v>401</v>
       </c>
       <c r="C1208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="0" t="s">
         <v>402</v>
       </c>
       <c r="B1209" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C1209" s="0" t="s">
         <v>5</v>
@@ -14814,84 +14814,84 @@
         <v>307</v>
       </c>
       <c r="B1216" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C1216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B1217" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C1217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B1218" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B1219" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C1219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B1220" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1221" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C1221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B1222" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C1222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B1223" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C1223" s="0" t="s">
         <v>5</v>
@@ -14965,329 +14965,329 @@
     </row>
     <row r="1230">
       <c r="A1230" s="0" t="s">
         <v>398</v>
       </c>
       <c r="B1230" s="0" t="s">
         <v>395</v>
       </c>
       <c r="C1230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B1231" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C1231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B1232" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C1232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1233" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C1233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B1234" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C1234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1235" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C1235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B1236" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C1236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B1237" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C1237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B1238" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C1238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B1239" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C1239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B1240" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C1240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B1241" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C1241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1242" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C1242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B1243" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C1243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B1244" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C1244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B1245" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C1245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B1246" s="0" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C1246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B1247" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="C1247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B1248" s="0" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C1248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1249" s="0" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C1249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1250" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C1250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B1251" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C1251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B1252" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C1252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1253" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C1253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1254" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C1254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1255" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C1255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B1256" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C1256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B1257" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C1257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="0" t="s">
         <v>400</v>
       </c>
       <c r="B1258" s="0" t="s">
         <v>401</v>
       </c>
       <c r="C1258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="0" t="s">
         <v>402</v>
       </c>
       <c r="B1259" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C1259" s="0" t="s">
         <v>5</v>
@@ -17055,263 +17055,263 @@
     </row>
     <row r="1420">
       <c r="A1420" s="0" t="s">
         <v>309</v>
       </c>
       <c r="B1420" s="0" t="s">
         <v>310</v>
       </c>
       <c r="C1420" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B1421" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C1421" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B1422" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C1422" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1423" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C1423" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B1424" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C1424" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B1425" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C1425" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1426" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C1426" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1427" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C1427" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B1428" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C1428" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1429" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C1429" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1430" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="C1430" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B1431" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C1431" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B1432" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C1432" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1433" s="0" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C1433" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B1434" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C1434" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B1435" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C1435" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B1436" s="0" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C1436" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1437" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C1437" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B1438" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C1438" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B1439" s="0" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C1439" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B1440" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C1440" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B1441" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C1441" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="0" t="s">
         <v>343</v>
       </c>
       <c r="B1442" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C1442" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B1443" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C1443" s="0" t="s">
         <v>5</v>
@@ -18477,128 +18477,128 @@
         <v>251</v>
       </c>
       <c r="B1549" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C1549" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B1550" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C1550" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B1551" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1551" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B1552" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1552" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B1553" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C1553" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B1554" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C1554" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B1555" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1555" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B1556" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1556" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1557" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C1557" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1558" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C1558" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B1559" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C1559" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B1560" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C1560" s="0" t="s">
         <v>447</v>
@@ -20545,4396 +20545,4396 @@
         <v>90</v>
       </c>
       <c r="B1737" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C1737" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B1738" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C1738" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B1739" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C1739" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B1740" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C1740" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B1741" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C1741" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B1742" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C1742" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="0" t="s">
-        <v>95</v>
+        <v>255</v>
       </c>
       <c r="B1743" s="0" t="s">
-        <v>96</v>
+        <v>256</v>
       </c>
       <c r="C1743" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="0" t="s">
-        <v>95</v>
+        <v>255</v>
       </c>
       <c r="B1744" s="0" t="s">
-        <v>96</v>
+        <v>256</v>
       </c>
       <c r="C1744" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="0" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="B1745" s="0" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="C1745" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="0" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="B1746" s="0" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="C1746" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B1747" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C1747" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B1748" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C1748" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="0" t="s">
-        <v>273</v>
+        <v>327</v>
       </c>
       <c r="B1749" s="0" t="s">
-        <v>274</v>
+        <v>328</v>
       </c>
       <c r="C1749" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
-        <v>273</v>
+        <v>327</v>
       </c>
       <c r="B1750" s="0" t="s">
-        <v>274</v>
+        <v>328</v>
       </c>
       <c r="C1750" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
-        <v>327</v>
+        <v>275</v>
       </c>
       <c r="B1751" s="0" t="s">
-        <v>328</v>
+        <v>276</v>
       </c>
       <c r="C1751" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
-        <v>327</v>
+        <v>275</v>
       </c>
       <c r="B1752" s="0" t="s">
-        <v>328</v>
+        <v>276</v>
       </c>
       <c r="C1752" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B1753" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C1753" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B1754" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C1754" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B1755" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C1755" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B1756" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C1756" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="0" t="s">
-        <v>279</v>
+        <v>329</v>
       </c>
       <c r="B1757" s="0" t="s">
-        <v>280</v>
+        <v>330</v>
       </c>
       <c r="C1757" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="0" t="s">
-        <v>279</v>
+        <v>329</v>
       </c>
       <c r="B1758" s="0" t="s">
-        <v>280</v>
+        <v>330</v>
       </c>
       <c r="C1758" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B1759" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C1759" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B1760" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C1760" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="0" t="s">
-        <v>331</v>
+        <v>281</v>
       </c>
       <c r="B1761" s="0" t="s">
-        <v>332</v>
+        <v>282</v>
       </c>
       <c r="C1761" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="0" t="s">
-        <v>331</v>
+        <v>281</v>
       </c>
       <c r="B1762" s="0" t="s">
-        <v>332</v>
+        <v>282</v>
       </c>
       <c r="C1762" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B1763" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C1763" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B1764" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C1764" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="0" t="s">
-        <v>283</v>
+        <v>333</v>
       </c>
       <c r="B1765" s="0" t="s">
-        <v>284</v>
+        <v>334</v>
       </c>
       <c r="C1765" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="0" t="s">
-        <v>283</v>
+        <v>333</v>
       </c>
       <c r="B1766" s="0" t="s">
-        <v>284</v>
+        <v>334</v>
       </c>
       <c r="C1766" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B1767" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C1767" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B1768" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C1768" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B1769" s="0" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C1769" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B1770" s="0" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C1770" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="0" t="s">
-        <v>337</v>
+        <v>285</v>
       </c>
       <c r="B1771" s="0" t="s">
-        <v>334</v>
+        <v>286</v>
       </c>
       <c r="C1771" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
-        <v>337</v>
+        <v>285</v>
       </c>
       <c r="B1772" s="0" t="s">
-        <v>334</v>
+        <v>286</v>
       </c>
       <c r="C1772" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
-        <v>285</v>
+        <v>338</v>
       </c>
       <c r="B1773" s="0" t="s">
-        <v>286</v>
+        <v>339</v>
       </c>
       <c r="C1773" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
-        <v>285</v>
+        <v>338</v>
       </c>
       <c r="B1774" s="0" t="s">
-        <v>286</v>
+        <v>339</v>
       </c>
       <c r="C1774" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B1775" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C1775" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B1776" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C1776" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B1777" s="0" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C1777" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B1778" s="0" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C1778" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="0" t="s">
-        <v>342</v>
+        <v>287</v>
       </c>
       <c r="B1779" s="0" t="s">
-        <v>339</v>
+        <v>288</v>
       </c>
       <c r="C1779" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="0" t="s">
-        <v>342</v>
+        <v>287</v>
       </c>
       <c r="B1780" s="0" t="s">
-        <v>339</v>
+        <v>288</v>
       </c>
       <c r="C1780" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="0" t="s">
-        <v>287</v>
+        <v>343</v>
       </c>
       <c r="B1781" s="0" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="C1781" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="0" t="s">
-        <v>287</v>
+        <v>343</v>
       </c>
       <c r="B1782" s="0" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="C1782" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B1783" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C1783" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B1784" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C1784" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B1785" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C1785" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B1786" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C1786" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B1787" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C1787" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B1788" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C1788" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="0" t="s">
-        <v>348</v>
+        <v>426</v>
       </c>
       <c r="B1789" s="0" t="s">
-        <v>344</v>
+        <v>427</v>
       </c>
       <c r="C1789" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="0" t="s">
-        <v>348</v>
+        <v>426</v>
       </c>
       <c r="B1790" s="0" t="s">
-        <v>344</v>
+        <v>427</v>
       </c>
       <c r="C1790" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="0" t="s">
-        <v>426</v>
+        <v>28</v>
       </c>
       <c r="B1791" s="0" t="s">
-        <v>427</v>
+        <v>29</v>
       </c>
       <c r="C1791" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="0" t="s">
-        <v>426</v>
+        <v>28</v>
       </c>
       <c r="B1792" s="0" t="s">
-        <v>427</v>
+        <v>29</v>
       </c>
       <c r="C1792" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1793" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C1793" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B1794" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C1794" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="0" t="s">
-        <v>30</v>
+        <v>96</v>
       </c>
       <c r="B1795" s="0" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="C1795" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="0" t="s">
-        <v>30</v>
+        <v>96</v>
       </c>
       <c r="B1796" s="0" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="C1796" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="0" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="B1797" s="0" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="C1797" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="0" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="B1798" s="0" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="C1798" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1799" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C1799" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B1800" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C1800" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="0" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="B1801" s="0" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="C1801" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" s="0" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="B1802" s="0" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="C1802" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" s="0" t="s">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="B1803" s="0" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="C1803" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="0" t="s">
-        <v>99</v>
+        <v>36</v>
       </c>
       <c r="B1804" s="0" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="C1804" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B1805" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C1805" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B1806" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C1806" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="0" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="B1807" s="0" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="C1807" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="0" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="B1808" s="0" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="C1808" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B1809" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C1809" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B1810" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C1810" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="0" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="B1811" s="0" t="s">
-        <v>104</v>
+        <v>41</v>
       </c>
       <c r="C1811" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="0" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="B1812" s="0" t="s">
-        <v>104</v>
+        <v>41</v>
       </c>
       <c r="C1812" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="0" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="B1813" s="0" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="C1813" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="0" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="B1814" s="0" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="C1814" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B1815" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C1815" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B1816" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C1816" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" s="0" t="s">
-        <v>107</v>
+        <v>42</v>
       </c>
       <c r="B1817" s="0" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C1817" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="0" t="s">
-        <v>107</v>
+        <v>42</v>
       </c>
       <c r="B1818" s="0" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="C1818" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B1819" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C1819" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B1820" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C1820" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" s="0" t="s">
-        <v>44</v>
+        <v>108</v>
       </c>
       <c r="B1821" s="0" t="s">
-        <v>45</v>
+        <v>109</v>
       </c>
       <c r="C1821" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" s="0" t="s">
-        <v>44</v>
+        <v>108</v>
       </c>
       <c r="B1822" s="0" t="s">
-        <v>45</v>
+        <v>109</v>
       </c>
       <c r="C1822" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B1823" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C1823" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B1824" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C1824" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" s="0" t="s">
-        <v>111</v>
+        <v>46</v>
       </c>
       <c r="B1825" s="0" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="C1825" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" s="0" t="s">
-        <v>111</v>
+        <v>46</v>
       </c>
       <c r="B1826" s="0" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="C1826" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" s="0" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="B1827" s="0" t="s">
-        <v>47</v>
+        <v>113</v>
       </c>
       <c r="C1827" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" s="0" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="B1828" s="0" t="s">
-        <v>47</v>
+        <v>113</v>
       </c>
       <c r="C1828" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" s="0" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="B1829" s="0" t="s">
-        <v>114</v>
+        <v>49</v>
       </c>
       <c r="C1829" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" s="0" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="B1830" s="0" t="s">
-        <v>114</v>
+        <v>49</v>
       </c>
       <c r="C1830" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" s="0" t="s">
-        <v>48</v>
+        <v>114</v>
       </c>
       <c r="B1831" s="0" t="s">
-        <v>49</v>
+        <v>115</v>
       </c>
       <c r="C1831" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" s="0" t="s">
-        <v>48</v>
+        <v>114</v>
       </c>
       <c r="B1832" s="0" t="s">
-        <v>49</v>
+        <v>115</v>
       </c>
       <c r="C1832" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B1833" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C1833" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B1834" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C1834" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B1835" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C1835" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B1836" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C1836" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" s="0" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
       <c r="B1837" s="0" t="s">
-        <v>120</v>
+        <v>51</v>
       </c>
       <c r="C1837" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" s="0" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="B1838" s="0" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="C1838" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" s="0" t="s">
-        <v>50</v>
+        <v>122</v>
       </c>
       <c r="B1839" s="0" t="s">
-        <v>51</v>
+        <v>123</v>
       </c>
       <c r="C1839" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" s="0" t="s">
-        <v>50</v>
+        <v>122</v>
       </c>
       <c r="B1840" s="0" t="s">
-        <v>51</v>
+        <v>123</v>
       </c>
       <c r="C1840" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B1841" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C1841" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B1842" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C1842" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B1843" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C1843" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B1844" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C1844" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B1845" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C1845" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B1846" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C1846" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B1847" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C1847" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" s="0" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="B1848" s="0" t="s">
-        <v>131</v>
+        <v>53</v>
       </c>
       <c r="C1848" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" s="0" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="B1849" s="0" t="s">
-        <v>131</v>
+        <v>53</v>
       </c>
       <c r="C1849" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="B1850" s="0" t="s">
-        <v>53</v>
+        <v>132</v>
       </c>
       <c r="C1850" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="B1851" s="0" t="s">
-        <v>53</v>
+        <v>132</v>
       </c>
       <c r="C1851" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B1852" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C1852" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B1853" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C1853" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B1854" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C1854" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B1855" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C1855" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B1856" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C1856" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B1857" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C1857" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B1858" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C1858" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B1859" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C1859" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" s="0" t="s">
-        <v>139</v>
+        <v>246</v>
       </c>
       <c r="B1860" s="0" t="s">
-        <v>140</v>
+        <v>247</v>
       </c>
       <c r="C1860" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" s="0" t="s">
-        <v>139</v>
+        <v>246</v>
       </c>
       <c r="B1861" s="0" t="s">
-        <v>140</v>
+        <v>247</v>
       </c>
       <c r="C1861" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B1862" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C1862" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B1863" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C1863" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" s="0" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="B1864" s="0" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="C1864" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" s="0" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="B1865" s="0" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="C1865" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" s="0" t="s">
-        <v>257</v>
+        <v>289</v>
       </c>
       <c r="B1866" s="0" t="s">
-        <v>258</v>
+        <v>290</v>
       </c>
       <c r="C1866" s="0" t="s">
-        <v>5</v>
+        <v>449</v>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" s="0" t="s">
-        <v>257</v>
+        <v>289</v>
       </c>
       <c r="B1867" s="0" t="s">
-        <v>258</v>
+        <v>290</v>
       </c>
       <c r="C1867" s="0" t="s">
-        <v>5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B1868" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C1868" s="0" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B1869" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C1869" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" s="0" t="s">
-        <v>291</v>
+        <v>349</v>
       </c>
       <c r="B1870" s="0" t="s">
-        <v>292</v>
+        <v>350</v>
       </c>
       <c r="C1870" s="0" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" s="0" t="s">
-        <v>291</v>
+        <v>349</v>
       </c>
       <c r="B1871" s="0" t="s">
-        <v>292</v>
+        <v>350</v>
       </c>
       <c r="C1871" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" s="0" t="s">
-        <v>349</v>
+        <v>293</v>
       </c>
       <c r="B1872" s="0" t="s">
-        <v>350</v>
+        <v>294</v>
       </c>
       <c r="C1872" s="0" t="s">
-        <v>449</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" s="0" t="s">
-        <v>349</v>
+        <v>293</v>
       </c>
       <c r="B1873" s="0" t="s">
-        <v>350</v>
+        <v>294</v>
       </c>
       <c r="C1873" s="0" t="s">
-        <v>450</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B1874" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C1874" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B1875" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C1875" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" s="0" t="s">
-        <v>295</v>
+        <v>351</v>
       </c>
       <c r="B1876" s="0" t="s">
-        <v>296</v>
+        <v>352</v>
       </c>
       <c r="C1876" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" s="0" t="s">
-        <v>295</v>
+        <v>351</v>
       </c>
       <c r="B1877" s="0" t="s">
-        <v>296</v>
+        <v>352</v>
       </c>
       <c r="C1877" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" s="0" t="s">
-        <v>351</v>
+        <v>249</v>
       </c>
       <c r="B1878" s="0" t="s">
-        <v>352</v>
+        <v>250</v>
       </c>
       <c r="C1878" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" s="0" t="s">
-        <v>351</v>
+        <v>249</v>
       </c>
       <c r="B1879" s="0" t="s">
-        <v>352</v>
+        <v>250</v>
       </c>
       <c r="C1879" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B1880" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C1880" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B1881" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C1881" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" s="0" t="s">
-        <v>251</v>
+        <v>353</v>
       </c>
       <c r="B1882" s="0" t="s">
-        <v>250</v>
+        <v>141</v>
       </c>
       <c r="C1882" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" s="0" t="s">
-        <v>251</v>
+        <v>353</v>
       </c>
       <c r="B1883" s="0" t="s">
-        <v>250</v>
+        <v>141</v>
       </c>
       <c r="C1883" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B1884" s="0" t="s">
-        <v>142</v>
+        <v>355</v>
       </c>
       <c r="C1884" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B1885" s="0" t="s">
-        <v>142</v>
+        <v>355</v>
       </c>
       <c r="C1885" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B1886" s="0" t="s">
-        <v>355</v>
+        <v>141</v>
       </c>
       <c r="C1886" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B1887" s="0" t="s">
-        <v>355</v>
+        <v>141</v>
       </c>
       <c r="C1887" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" s="0" t="s">
-        <v>356</v>
+        <v>140</v>
       </c>
       <c r="B1888" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1888" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" s="0" t="s">
-        <v>356</v>
+        <v>140</v>
       </c>
       <c r="B1889" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C1889" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" s="0" t="s">
-        <v>141</v>
+        <v>297</v>
       </c>
       <c r="B1890" s="0" t="s">
-        <v>142</v>
+        <v>298</v>
       </c>
       <c r="C1890" s="0" t="s">
-        <v>5</v>
+        <v>449</v>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" s="0" t="s">
-        <v>141</v>
+        <v>297</v>
       </c>
       <c r="B1891" s="0" t="s">
-        <v>142</v>
+        <v>298</v>
       </c>
       <c r="C1891" s="0" t="s">
-        <v>5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" s="0" t="s">
-        <v>297</v>
+        <v>357</v>
       </c>
       <c r="B1892" s="0" t="s">
-        <v>298</v>
+        <v>358</v>
       </c>
       <c r="C1892" s="0" t="s">
-        <v>449</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" s="0" t="s">
-        <v>297</v>
+        <v>357</v>
       </c>
       <c r="B1893" s="0" t="s">
-        <v>298</v>
+        <v>358</v>
       </c>
       <c r="C1893" s="0" t="s">
-        <v>450</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" s="0" t="s">
-        <v>357</v>
+        <v>54</v>
       </c>
       <c r="B1894" s="0" t="s">
-        <v>358</v>
+        <v>55</v>
       </c>
       <c r="C1894" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" s="0" t="s">
-        <v>357</v>
+        <v>54</v>
       </c>
       <c r="B1895" s="0" t="s">
-        <v>358</v>
+        <v>55</v>
       </c>
       <c r="C1895" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" s="0" t="s">
-        <v>54</v>
+        <v>142</v>
       </c>
       <c r="B1896" s="0" t="s">
-        <v>55</v>
+        <v>143</v>
       </c>
       <c r="C1896" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" s="0" t="s">
-        <v>54</v>
+        <v>142</v>
       </c>
       <c r="B1897" s="0" t="s">
-        <v>55</v>
+        <v>143</v>
       </c>
       <c r="C1897" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B1898" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C1898" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B1899" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C1899" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B1900" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C1900" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B1901" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C1901" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" s="0" t="s">
-        <v>147</v>
+        <v>56</v>
       </c>
       <c r="B1902" s="0" t="s">
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="C1902" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" s="0" t="s">
-        <v>147</v>
+        <v>56</v>
       </c>
       <c r="B1903" s="0" t="s">
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="C1903" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" s="0" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="B1904" s="0" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="C1904" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" s="0" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="B1905" s="0" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="C1905" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" s="0" t="s">
-        <v>148</v>
+        <v>299</v>
       </c>
       <c r="B1906" s="0" t="s">
-        <v>149</v>
+        <v>300</v>
       </c>
       <c r="C1906" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" s="0" t="s">
-        <v>148</v>
+        <v>299</v>
       </c>
       <c r="B1907" s="0" t="s">
-        <v>149</v>
+        <v>300</v>
       </c>
       <c r="C1907" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" s="0" t="s">
-        <v>299</v>
+        <v>359</v>
       </c>
       <c r="B1908" s="0" t="s">
-        <v>300</v>
+        <v>360</v>
       </c>
       <c r="C1908" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" s="0" t="s">
-        <v>299</v>
+        <v>359</v>
       </c>
       <c r="B1909" s="0" t="s">
-        <v>300</v>
+        <v>360</v>
       </c>
       <c r="C1909" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B1910" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C1910" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B1911" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C1911" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B1912" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C1912" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B1913" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C1913" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B1914" s="0" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C1914" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B1915" s="0" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C1915" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B1916" s="0" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="C1916" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B1917" s="0" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="C1917" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B1918" s="0" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="C1918" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B1919" s="0" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="C1919" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B1920" s="0" t="s">
         <v>362</v>
       </c>
       <c r="C1920" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B1921" s="0" t="s">
         <v>362</v>
       </c>
       <c r="C1921" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B1922" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="C1922" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B1923" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="C1923" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B1924" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C1924" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B1925" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C1925" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B1926" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C1926" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B1927" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C1927" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B1928" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C1928" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B1929" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C1929" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B1930" s="0" t="s">
         <v>373</v>
       </c>
       <c r="C1930" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B1931" s="0" t="s">
         <v>373</v>
       </c>
       <c r="C1931" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B1932" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C1932" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B1933" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C1933" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B1934" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C1934" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B1935" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C1935" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" s="0" t="s">
-        <v>379</v>
+        <v>301</v>
       </c>
       <c r="B1936" s="0" t="s">
-        <v>373</v>
+        <v>302</v>
       </c>
       <c r="C1936" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" s="0" t="s">
-        <v>379</v>
+        <v>301</v>
       </c>
       <c r="B1937" s="0" t="s">
-        <v>373</v>
+        <v>302</v>
       </c>
       <c r="C1937" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" s="0" t="s">
-        <v>301</v>
+        <v>380</v>
       </c>
       <c r="B1938" s="0" t="s">
-        <v>302</v>
+        <v>381</v>
       </c>
       <c r="C1938" s="0" t="s">
-        <v>5</v>
+        <v>449</v>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" s="0" t="s">
-        <v>301</v>
+        <v>380</v>
       </c>
       <c r="B1939" s="0" t="s">
-        <v>302</v>
+        <v>381</v>
       </c>
       <c r="C1939" s="0" t="s">
-        <v>5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B1940" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C1940" s="0" t="s">
-        <v>449</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B1941" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C1941" s="0" t="s">
-        <v>450</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" s="0" t="s">
-        <v>382</v>
+        <v>303</v>
       </c>
       <c r="B1942" s="0" t="s">
-        <v>383</v>
+        <v>304</v>
       </c>
       <c r="C1942" s="0" t="s">
-        <v>5</v>
+        <v>449</v>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" s="0" t="s">
-        <v>382</v>
+        <v>303</v>
       </c>
       <c r="B1943" s="0" t="s">
-        <v>383</v>
+        <v>304</v>
       </c>
       <c r="C1943" s="0" t="s">
-        <v>5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" s="0" t="s">
-        <v>303</v>
+        <v>434</v>
       </c>
       <c r="B1944" s="0" t="s">
-        <v>304</v>
+        <v>435</v>
       </c>
       <c r="C1944" s="0" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" s="0" t="s">
-        <v>303</v>
+        <v>434</v>
       </c>
       <c r="B1945" s="0" t="s">
-        <v>304</v>
+        <v>435</v>
       </c>
       <c r="C1945" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" s="0" t="s">
-        <v>434</v>
+        <v>305</v>
       </c>
       <c r="B1946" s="0" t="s">
-        <v>435</v>
+        <v>306</v>
       </c>
       <c r="C1946" s="0" t="s">
-        <v>449</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" s="0" t="s">
-        <v>434</v>
+        <v>305</v>
       </c>
       <c r="B1947" s="0" t="s">
-        <v>435</v>
+        <v>306</v>
       </c>
       <c r="C1947" s="0" t="s">
-        <v>450</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" s="0" t="s">
-        <v>305</v>
+        <v>384</v>
       </c>
       <c r="B1948" s="0" t="s">
-        <v>306</v>
+        <v>385</v>
       </c>
       <c r="C1948" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" s="0" t="s">
-        <v>305</v>
+        <v>384</v>
       </c>
       <c r="B1949" s="0" t="s">
-        <v>306</v>
+        <v>385</v>
       </c>
       <c r="C1949" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B1950" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C1950" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B1951" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C1951" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B1952" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C1952" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B1953" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C1953" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" s="0" t="s">
-        <v>388</v>
+        <v>307</v>
       </c>
       <c r="B1954" s="0" t="s">
-        <v>389</v>
+        <v>308</v>
       </c>
       <c r="C1954" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" s="0" t="s">
-        <v>388</v>
+        <v>307</v>
       </c>
       <c r="B1955" s="0" t="s">
-        <v>389</v>
+        <v>308</v>
       </c>
       <c r="C1955" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" s="0" t="s">
-        <v>307</v>
+        <v>390</v>
       </c>
       <c r="B1956" s="0" t="s">
-        <v>308</v>
+        <v>391</v>
       </c>
       <c r="C1956" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" s="0" t="s">
-        <v>307</v>
+        <v>390</v>
       </c>
       <c r="B1957" s="0" t="s">
-        <v>308</v>
+        <v>391</v>
       </c>
       <c r="C1957" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B1958" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C1958" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B1959" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C1959" s="0" t="s">
-        <v>5</v>
+        <v>448</v>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B1960" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C1960" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B1961" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C1961" s="0" t="s">
-        <v>448</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B1962" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C1962" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B1963" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C1963" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B1964" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C1964" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B1965" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C1965" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B1966" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C1966" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B1967" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C1967" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B1968" s="0" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C1968" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B1969" s="0" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C1969" s="0" t="s">
-        <v>5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B1970" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C1970" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B1971" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C1971" s="0" t="s">
-        <v>450</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B1972" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C1972" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B1973" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C1973" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" s="0" t="s">
-        <v>404</v>
+        <v>428</v>
       </c>
       <c r="B1974" s="0" t="s">
-        <v>405</v>
+        <v>429</v>
       </c>
       <c r="C1974" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" s="0" t="s">
-        <v>404</v>
+        <v>428</v>
       </c>
       <c r="B1975" s="0" t="s">
-        <v>405</v>
+        <v>429</v>
       </c>
       <c r="C1975" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" s="0" t="s">
-        <v>428</v>
+        <v>58</v>
       </c>
       <c r="B1976" s="0" t="s">
-        <v>429</v>
+        <v>59</v>
       </c>
       <c r="C1976" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" s="0" t="s">
-        <v>428</v>
+        <v>58</v>
       </c>
       <c r="B1977" s="0" t="s">
-        <v>429</v>
+        <v>59</v>
       </c>
       <c r="C1977" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" s="0" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="B1978" s="0" t="s">
-        <v>59</v>
+        <v>150</v>
       </c>
       <c r="C1978" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" s="0" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="B1979" s="0" t="s">
-        <v>59</v>
+        <v>150</v>
       </c>
       <c r="C1979" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B1980" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C1980" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B1981" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C1981" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" s="0" t="s">
-        <v>152</v>
+        <v>60</v>
       </c>
       <c r="B1982" s="0" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
       <c r="C1982" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" s="0" t="s">
-        <v>152</v>
+        <v>60</v>
       </c>
       <c r="B1983" s="0" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
       <c r="C1983" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" s="0" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="B1984" s="0" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="C1984" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" s="0" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
       <c r="B1985" s="0" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="C1985" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B1986" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C1986" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B1987" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C1987" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B1988" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C1988" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B1989" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C1989" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1990" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1990" s="0" t="s">
-        <v>5</v>
+        <v>451</v>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1991" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1991" s="0" t="s">
-        <v>5</v>
+        <v>452</v>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1992" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C1992" s="0" t="s">
-        <v>451</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B1993" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C1993" s="0" t="s">
-        <v>452</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B1994" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C1994" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B1995" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C1995" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B1996" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C1996" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B1997" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C1997" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" s="0" t="s">
-        <v>165</v>
+        <v>62</v>
       </c>
       <c r="B1998" s="0" t="s">
-        <v>166</v>
+        <v>63</v>
       </c>
       <c r="C1998" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" s="0" t="s">
-        <v>165</v>
+        <v>62</v>
       </c>
       <c r="B1999" s="0" t="s">
-        <v>166</v>
+        <v>63</v>
       </c>
       <c r="C1999" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" s="0" t="s">
-        <v>62</v>
+        <v>166</v>
       </c>
       <c r="B2000" s="0" t="s">
-        <v>63</v>
+        <v>167</v>
       </c>
       <c r="C2000" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" s="0" t="s">
-        <v>62</v>
+        <v>166</v>
       </c>
       <c r="B2001" s="0" t="s">
-        <v>63</v>
+        <v>167</v>
       </c>
       <c r="C2001" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2002" s="0" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C2002" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2003" s="0" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C2003" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B2004" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C2004" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B2005" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C2005" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B2006" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C2006" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B2007" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C2007" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2008" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C2008" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2009" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C2009" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B2010" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C2010" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B2011" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C2011" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B2012" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C2012" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B2013" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C2013" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2014" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C2014" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2015" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C2015" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2016" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C2016" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2017" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C2017" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2018" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C2018" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2019" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C2019" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2020" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C2020" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2021" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C2021" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2022" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C2022" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2023">
       <c r="A2023" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2023" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C2023" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2024">
       <c r="A2024" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B2024" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C2024" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B2025" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C2025" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B2026" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C2026" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B2027" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C2027" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2028" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C2028" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2029" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C2029" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2030" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C2030" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2031" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C2031" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2032" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C2032" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2033" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C2033" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B2034" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C2034" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B2035" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C2035" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" s="0" t="s">
-        <v>196</v>
+        <v>64</v>
       </c>
       <c r="B2036" s="0" t="s">
-        <v>195</v>
+        <v>65</v>
       </c>
       <c r="C2036" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" s="0" t="s">
-        <v>196</v>
+        <v>64</v>
       </c>
       <c r="B2037" s="0" t="s">
-        <v>195</v>
+        <v>65</v>
       </c>
       <c r="C2037" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" s="0" t="s">
-        <v>64</v>
+        <v>196</v>
       </c>
       <c r="B2038" s="0" t="s">
-        <v>65</v>
+        <v>197</v>
       </c>
       <c r="C2038" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" s="0" t="s">
-        <v>64</v>
+        <v>196</v>
       </c>
       <c r="B2039" s="0" t="s">
-        <v>65</v>
+        <v>197</v>
       </c>
       <c r="C2039" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2040" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C2040" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2041" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C2041" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2042" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C2042" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B2043" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C2043" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B2044" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C2044" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" s="0" t="s">
-        <v>203</v>
+        <v>66</v>
       </c>
       <c r="B2045" s="0" t="s">
-        <v>204</v>
+        <v>67</v>
       </c>
       <c r="C2045" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" s="0" t="s">
-        <v>203</v>
+        <v>66</v>
       </c>
       <c r="B2046" s="0" t="s">
-        <v>204</v>
+        <v>67</v>
       </c>
       <c r="C2046" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" s="0" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="B2047" s="0" t="s">
-        <v>67</v>
+        <v>205</v>
       </c>
       <c r="C2047" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" s="0" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="B2048" s="0" t="s">
-        <v>67</v>
+        <v>205</v>
       </c>
       <c r="C2048" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B2049" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C2049" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B2050" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C2050" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B2051" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C2051" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B2052" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C2052" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B2053" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C2053" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B2054" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C2054" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B2055" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C2055" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2056">
       <c r="A2056" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B2056" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C2056" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2057">
       <c r="A2057" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B2057" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C2057" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2058">
       <c r="A2058" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B2058" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C2058" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2059">
       <c r="A2059" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2059" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C2059" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2060">
       <c r="A2060" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2060" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C2060" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2061" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C2061" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2062" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C2062" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B2063" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C2063" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B2064" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C2064" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B2065" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C2065" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B2066" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C2066" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2067" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C2067" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2068" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C2068" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2069" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C2069" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2070" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C2070" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2071" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C2071" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2072" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C2072" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2073" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C2073" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2074" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C2074" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B2075" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C2075" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B2076" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C2076" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B2077" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C2077" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B2078" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C2078" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B2079" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C2079" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B2080" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C2080" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B2081" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C2081" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2082">
       <c r="A2082" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B2082" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C2082" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2083">
       <c r="A2083" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B2083" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C2083" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B2084" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C2084" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B2085" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C2085" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B2086" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C2086" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B2087" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C2087" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B2088" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C2088" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B2089" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C2089" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B2090" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C2090" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2091">
       <c r="A2091" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B2091" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C2091" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2092">
       <c r="A2092" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B2092" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C2092" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B2093" s="0" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C2093" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B2094" s="0" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C2094" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" s="0" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B2095" s="0" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="C2095" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" s="0" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B2096" s="0" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="C2096" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B2097" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C2097" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B2098" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C2098" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" s="0" t="s">
-        <v>254</v>
+        <v>309</v>
       </c>
       <c r="B2099" s="0" t="s">
-        <v>253</v>
+        <v>310</v>
       </c>
       <c r="C2099" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" s="0" t="s">
-        <v>254</v>
+        <v>309</v>
       </c>
       <c r="B2100" s="0" t="s">
-        <v>253</v>
+        <v>310</v>
       </c>
       <c r="C2100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" s="0" t="s">
-        <v>309</v>
+        <v>406</v>
       </c>
       <c r="B2101" s="0" t="s">
-        <v>310</v>
+        <v>407</v>
       </c>
       <c r="C2101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" s="0" t="s">
-        <v>309</v>
+        <v>406</v>
       </c>
       <c r="B2102" s="0" t="s">
-        <v>310</v>
+        <v>407</v>
       </c>
       <c r="C2102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" s="0" t="s">
-        <v>406</v>
+        <v>311</v>
       </c>
       <c r="B2103" s="0" t="s">
-        <v>407</v>
+        <v>312</v>
       </c>
       <c r="C2103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" s="0" t="s">
-        <v>406</v>
+        <v>311</v>
       </c>
       <c r="B2104" s="0" t="s">
-        <v>407</v>
+        <v>312</v>
       </c>
       <c r="C2104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" s="0" t="s">
-        <v>311</v>
+        <v>408</v>
       </c>
       <c r="B2105" s="0" t="s">
-        <v>312</v>
+        <v>409</v>
       </c>
       <c r="C2105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" s="0" t="s">
-        <v>311</v>
+        <v>408</v>
       </c>
       <c r="B2106" s="0" t="s">
-        <v>312</v>
+        <v>409</v>
       </c>
       <c r="C2106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B2107" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C2107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2108">
       <c r="A2108" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B2108" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C2108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B2109" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C2109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B2110" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C2110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B2111" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C2111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B2112" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C2112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B2113" s="0" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="C2113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B2114" s="0" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="C2114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B2115" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C2115" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B2116" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C2116" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B2117" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C2117" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2118">
       <c r="A2118" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B2118" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C2118" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2119">
       <c r="A2119" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B2119" s="0" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C2119" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2120">
       <c r="A2120" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B2120" s="0" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C2120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B2121" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C2121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B2122" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C2122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B2123" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C2123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B2124" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C2124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B2125" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C2125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B2126" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C2126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" s="0" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B2127" s="0" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="C2127" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" s="0" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B2128" s="0" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="C2128" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2129">
       <c r="A2129" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B2129" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C2129" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2130">
       <c r="A2130" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B2130" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C2130" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B2131" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C2131" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B2132" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C2132" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" s="0" t="s">
-        <v>433</v>
+        <v>245</v>
       </c>
       <c r="B2133" s="0" t="s">
-        <v>427</v>
+        <v>91</v>
       </c>
       <c r="C2133" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" s="0" t="s">
-        <v>433</v>
+        <v>245</v>
       </c>
       <c r="B2134" s="0" t="s">
-        <v>427</v>
+        <v>91</v>
       </c>
       <c r="C2134" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" s="0" t="s">
         <v>313</v>
       </c>
       <c r="B2135" s="0" t="s">
         <v>314</v>
       </c>
       <c r="C2135" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B2136" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C2136" s="0" t="s">
         <v>5</v>
@@ -25803,84 +25803,84 @@
         <v>307</v>
       </c>
       <c r="B2215" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C2215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B2216" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C2216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B2217" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C2217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B2218" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C2218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B2219" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C2219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2220" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C2220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B2221" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C2221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B2222" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C2222" s="0" t="s">
         <v>5</v>
@@ -26042,417 +26042,417 @@
     </row>
     <row r="2237">
       <c r="A2237" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B2237" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C2237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B2238" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C2238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2239" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C2239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B2240" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C2240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B2241" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C2241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2242" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C2242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B2243" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C2243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B2244" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C2244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B2245" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C2245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B2246" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C2246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B2247" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C2247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2248" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C2248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B2249" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C2249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B2250" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C2250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B2251" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C2251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2252" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C2252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B2253" s="0" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C2253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B2254" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C2254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B2255" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C2255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B2256" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C2256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B2257" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C2257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B2258" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C2258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2259">
       <c r="A2259" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B2259" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C2259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2260">
       <c r="A2260" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2260" s="0" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C2260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B2261" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C2261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B2262" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C2262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B2263" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C2263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2264">
       <c r="A2264" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B2264" s="0" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C2264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2265" s="0" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C2265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="B2266" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C2266" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B2267" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C2267" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2268" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C2268" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B2269" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C2269" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B2270" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C2270" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B2271" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C2271" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2272" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C2272" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B2273" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C2273" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B2274" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C2274" s="0" t="s">
         <v>5</v>
@@ -26460,362 +26460,362 @@
     </row>
     <row r="2275">
       <c r="A2275" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B2275" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C2275" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B2276" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C2276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2277" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C2277" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B2278" s="0" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="C2278" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B2279" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C2279" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2280" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C2280" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B2281" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C2281" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2282" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C2282" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2283" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C2283" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B2284" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C2284" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B2285" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C2285" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B2286" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C2286" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B2287" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C2287" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B2288" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C2288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B2289" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C2289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B2290" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C2290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2291" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C2291" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B2292" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C2292" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C2293" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B2294" s="0" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C2294" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B2295" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="C2295" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B2296" s="0" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C2296" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B2297" s="0" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C2297" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B2298" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C2298" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B2299" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C2299" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B2300" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C2300" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2301" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C2301" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2302" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C2302" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B2303" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C2303" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B2304" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C2304" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B2305" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C2305" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B2306" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C2306" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2307" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2307" s="0" t="s">
         <v>5</v>
@@ -27057,491 +27057,491 @@
         <v>26</v>
       </c>
       <c r="B2329" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C2329" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B2330" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C2330" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B2331" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C2331" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2332" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C2332" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
-        <v>95</v>
+        <v>255</v>
       </c>
       <c r="B2333" s="0" t="s">
-        <v>96</v>
+        <v>256</v>
       </c>
       <c r="C2333" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
-        <v>255</v>
+        <v>54</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>256</v>
+        <v>55</v>
       </c>
       <c r="C2334" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
-        <v>54</v>
+        <v>142</v>
       </c>
       <c r="B2335" s="0" t="s">
-        <v>55</v>
+        <v>143</v>
       </c>
       <c r="C2335" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B2336" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C2336" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2337" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C2337" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
-        <v>147</v>
+        <v>56</v>
       </c>
       <c r="B2338" s="0" t="s">
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="C2338" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="B2339" s="0" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="C2339" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="C2340" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C2341" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C2342" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C2343" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>203</v>
+        <v>66</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>204</v>
+        <v>67</v>
       </c>
       <c r="C2344" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>67</v>
+        <v>205</v>
       </c>
       <c r="C2345" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B2346" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C2346" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C2347" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C2348" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B2349" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C2349" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C2350" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C2351" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C2352" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B2353" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C2353" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C2354" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C2355" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2356" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C2356" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2357" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C2357" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2358" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C2358" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B2359" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C2359" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C2360" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C2361" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C2362" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B2363" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C2363" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C2364" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C2365" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C2366" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B2367" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C2367" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C2368" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="C2369" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B2370" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C2370" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>253</v>
+        <v>91</v>
       </c>
       <c r="C2371" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B2372" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C2372" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
         <v>273</v>
       </c>
       <c r="B2373" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C2373" s="0" t="s">
         <v>5</v>
@@ -28333,84 +28333,84 @@
         <v>249</v>
       </c>
       <c r="B2445" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C2445" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B2446" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C2446" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B2447" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C2447" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B2448" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C2448" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B2449" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C2449" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2450" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C2450" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B2451" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C2451" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
         <v>357</v>
       </c>
       <c r="B2452" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C2452" s="0" t="s">
         <v>5</v>