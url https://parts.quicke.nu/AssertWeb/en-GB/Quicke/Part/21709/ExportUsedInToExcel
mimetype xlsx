--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>X36</t>
   </si>
   <si>
     <t xml:space="preserve">Main hose kit/ </t>
   </si>
   <si>
     <t>210136</t>
   </si>
   <si>
     <t>X3S</t>
   </si>
   <si>
@@ -130,50 +130,89 @@
     <t>XQ51N1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t xml:space="preserve">QCS/ </t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>201141</t>
   </si>
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>201151</t>
   </si>
   <si>
     <t>201156</t>
+  </si>
+  <si>
+    <t>XV31N1</t>
+  </si>
+  <si>
+    <t>VX31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hydraulics/ </t>
+  </si>
+  <si>
+    <t>XV36P1</t>
+  </si>
+  <si>
+    <t>VX36</t>
+  </si>
+  <si>
+    <t>XV41N1</t>
+  </si>
+  <si>
+    <t>VX41</t>
+  </si>
+  <si>
+    <t>XV46P1</t>
+  </si>
+  <si>
+    <t>VX46</t>
+  </si>
+  <si>
+    <t>XV51N1</t>
+  </si>
+  <si>
+    <t>VX51</t>
+  </si>
+  <si>
+    <t>XV56P1</t>
+  </si>
+  <si>
+    <t>VX56</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -181,51 +220,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C287"/>
+  <dimension ref="A1:C293"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="14.1191692352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -2427,567 +2466,633 @@
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="B223" s="0" t="s">
+      <c r="B229" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C223" s="0" t="s">
-[...28 lines deleted...]
-    <row r="229">
       <c r="C229" s="0" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="C230" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="231">
       <c r="C231" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="232">
       <c r="C232" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="233">
       <c r="C233" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="234">
       <c r="C234" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="235">
       <c r="C235" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="236">
       <c r="C236" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="237">
       <c r="C237" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="238">
       <c r="C238" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="239">
       <c r="C239" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="240">
       <c r="C240" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="241">
       <c r="C241" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="242">
       <c r="C242" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="243">
       <c r="C243" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="244">
       <c r="C244" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="245">
       <c r="C245" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="246">
       <c r="C246" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="247">
       <c r="C247" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="248">
       <c r="C248" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="249">
       <c r="C249" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="250">
       <c r="C250" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="251">
       <c r="C251" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="252">
       <c r="C252" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="253">
       <c r="C253" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="254">
       <c r="C254" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="255">
       <c r="C255" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="256">
       <c r="C256" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="257">
       <c r="C257" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="258">
       <c r="C258" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="259">
       <c r="C259" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="260">
       <c r="C260" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="261">
       <c r="C261" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="262">
       <c r="C262" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="263">
       <c r="C263" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="264">
       <c r="C264" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="265">
       <c r="C265" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="266">
       <c r="C266" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="267">
       <c r="C267" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="268">
       <c r="C268" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="269">
       <c r="C269" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="270">
       <c r="C270" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="271">
       <c r="C271" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="272">
       <c r="C272" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="273">
       <c r="C273" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="274">
       <c r="C274" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="275">
       <c r="C275" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="276">
       <c r="C276" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="277">
       <c r="C277" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="278">
       <c r="C278" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="279">
       <c r="C279" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="280">
       <c r="C280" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="281">
       <c r="C281" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="282">
       <c r="C282" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="283">
       <c r="C283" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="284">
       <c r="C284" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="285">
       <c r="C285" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="286">
       <c r="C286" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="287">
       <c r="C287" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="C288" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="C289" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="C290" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="C291" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="C292" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="C293" s="0" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>