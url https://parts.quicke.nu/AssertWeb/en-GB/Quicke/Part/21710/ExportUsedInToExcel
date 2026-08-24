--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>XT36P1</t>
   </si>
   <si>
     <t>X36</t>
   </si>
   <si>
     <t xml:space="preserve">Main hose kit/ </t>
   </si>
   <si>
     <t>210136</t>
   </si>
   <si>
     <t>X3S</t>
   </si>
   <si>
@@ -130,50 +130,89 @@
     <t>XQ51N1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t xml:space="preserve">QCS/ </t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
     <t>201141</t>
   </si>
   <si>
     <t>201146</t>
   </si>
   <si>
     <t>201151</t>
   </si>
   <si>
     <t>201156</t>
+  </si>
+  <si>
+    <t>XV31N1</t>
+  </si>
+  <si>
+    <t>VX31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hydraulics/ </t>
+  </si>
+  <si>
+    <t>XV36P1</t>
+  </si>
+  <si>
+    <t>VX36</t>
+  </si>
+  <si>
+    <t>XV41N1</t>
+  </si>
+  <si>
+    <t>VX41</t>
+  </si>
+  <si>
+    <t>XV46P1</t>
+  </si>
+  <si>
+    <t>VX46</t>
+  </si>
+  <si>
+    <t>XV51N1</t>
+  </si>
+  <si>
+    <t>VX51</t>
+  </si>
+  <si>
+    <t>XV56P1</t>
+  </si>
+  <si>
+    <t>VX56</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -181,51 +220,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C210"/>
+  <dimension ref="A1:C216"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="14.1191692352295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -1833,452 +1872,518 @@
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="B169" s="0" t="s">
+      <c r="B175" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C169" s="0" t="s">
-[...28 lines deleted...]
-    <row r="175">
       <c r="C175" s="0" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="176">
       <c r="C176" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="177">
       <c r="C177" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="178">
       <c r="C178" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="179">
       <c r="C179" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="180">
       <c r="C180" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="181">
       <c r="C181" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="182">
       <c r="C182" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="183">
       <c r="C183" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="184">
       <c r="C184" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="185">
       <c r="C185" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="186">
       <c r="C186" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="187">
       <c r="C187" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="188">
       <c r="C188" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="189">
       <c r="C189" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="190">
       <c r="C190" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="191">
       <c r="C191" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="192">
       <c r="C192" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="193">
       <c r="C193" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="194">
       <c r="C194" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="195">
       <c r="C195" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="196">
       <c r="C196" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="197">
       <c r="C197" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="198">
       <c r="C198" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="199">
       <c r="C199" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="200">
       <c r="C200" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="201">
       <c r="C201" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="202">
       <c r="C202" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="203">
       <c r="C203" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="204">
       <c r="C204" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="205">
       <c r="C205" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="206">
       <c r="C206" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="207">
       <c r="C207" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="208">
       <c r="C208" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="209">
       <c r="C209" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="210">
       <c r="C210" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="C211" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="C212" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="C213" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="C214" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="C215" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="C216" s="0" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>