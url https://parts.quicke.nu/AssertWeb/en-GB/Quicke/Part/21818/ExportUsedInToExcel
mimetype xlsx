--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -30,60 +30,60 @@
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>4554Q8</t>
   </si>
   <si>
     <t>Q45 DM</t>
   </si>
   <si>
     <t xml:space="preserve">Hydraulics/ </t>
   </si>
   <si>
     <t>4618T8</t>
   </si>
   <si>
     <t>+3.1P Special B</t>
   </si>
   <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
   </si>
   <si>
     <t>Q41 DM</t>
-  </si>
-[...4 lines deleted...]
-    <t>+3.1 DM</t>
   </si>
   <si>
     <t>4154Q8</t>
   </si>
   <si>
     <t>4154T8</t>
   </si>
   <si>
     <t>4614Q8</t>
   </si>
   <si>
     <t>Q46 DM</t>
   </si>
   <si>
     <t>4614T8</t>
   </si>
   <si>
     <t>+3.1P DM</t>
   </si>
   <si>
     <t>4616Q8</t>
   </si>
   <si>
     <t>Q46 DM ext.</t>
   </si>
@@ -354,84 +354,84 @@
         <v>8</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>