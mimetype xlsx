--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -84,516 +84,516 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>2114T8</t>
+  </si>
+  <si>
+    <t>+1.1 DM</t>
+  </si>
+  <si>
+    <t>2614T8</t>
+  </si>
+  <si>
+    <t>+1.1P DM</t>
+  </si>
+  <si>
+    <t>3114T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM</t>
+  </si>
+  <si>
+    <t>3116T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM ext.</t>
+  </si>
+  <si>
+    <t>3314T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM</t>
+  </si>
+  <si>
+    <t>3316T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM ext.</t>
+  </si>
+  <si>
+    <t>3614T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM</t>
+  </si>
+  <si>
+    <t>3616T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM ext.</t>
+  </si>
+  <si>
+    <t>3618T8</t>
+  </si>
+  <si>
+    <t>+2.3P Special B</t>
+  </si>
+  <si>
+    <t>3814T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM</t>
+  </si>
+  <si>
+    <t>3816T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM ext.</t>
+  </si>
+  <si>
+    <t>3914T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM</t>
+  </si>
+  <si>
+    <t>3916T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM ext.</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>4912T8</t>
+  </si>
+  <si>
+    <t>+3.4P UM</t>
+  </si>
+  <si>
+    <t>4914T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM</t>
+  </si>
+  <si>
+    <t>4916T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM ext.</t>
+  </si>
+  <si>
+    <t>5114T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM</t>
+  </si>
+  <si>
+    <t>5116T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM ext.</t>
+  </si>
+  <si>
+    <t>5154T8</t>
+  </si>
+  <si>
+    <t>6114T8</t>
+  </si>
+  <si>
+    <t>+5.1 DM</t>
+  </si>
+  <si>
+    <t>6116T8</t>
+  </si>
+  <si>
+    <t>+5.1 DM ext.</t>
+  </si>
+  <si>
+    <t>6046T8</t>
+  </si>
+  <si>
+    <t>+5.0 DM</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM</t>
+  </si>
+  <si>
+    <t>4616T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM ext.</t>
+  </si>
+  <si>
+    <t>4618T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special B</t>
+  </si>
+  <si>
+    <t>4654T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>4816T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM ext.</t>
+  </si>
+  <si>
+    <t>5612T8</t>
+  </si>
+  <si>
+    <t>+4.1P UM</t>
+  </si>
+  <si>
+    <t>5614T8</t>
+  </si>
+  <si>
+    <t>+4.1P DM</t>
+  </si>
+  <si>
+    <t>5616T8</t>
+  </si>
+  <si>
+    <t>+4.1P DM ext.</t>
+  </si>
+  <si>
+    <t>5618T8</t>
+  </si>
+  <si>
+    <t>+4.1P Special B</t>
+  </si>
+  <si>
+    <t>5654T8</t>
+  </si>
+  <si>
+    <t>5814T8</t>
+  </si>
+  <si>
+    <t>+4.3P DM</t>
+  </si>
+  <si>
+    <t>5816T8</t>
+  </si>
+  <si>
+    <t>+4.3P DM ext.</t>
+  </si>
+  <si>
+    <t>5845T8</t>
+  </si>
+  <si>
+    <t>5856T8</t>
+  </si>
+  <si>
+    <t>6612T8</t>
+  </si>
+  <si>
+    <t>+5.1P UM</t>
+  </si>
+  <si>
+    <t>6614T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM</t>
+  </si>
+  <si>
+    <t>6616T8</t>
+  </si>
+  <si>
+    <t>+5.1P DM ext.</t>
+  </si>
+  <si>
+    <t>6814T8</t>
+  </si>
+  <si>
+    <t>+5.3P DM</t>
+  </si>
+  <si>
+    <t>6816T8</t>
+  </si>
+  <si>
+    <t>+5.3P DM ext.</t>
+  </si>
+  <si>
+    <t>6854T8</t>
+  </si>
+  <si>
+    <t>6856T8</t>
+  </si>
+  <si>
+    <t>7612T8</t>
+  </si>
+  <si>
+    <t>+6.1P UM</t>
+  </si>
+  <si>
+    <t>7614T8</t>
+  </si>
+  <si>
+    <t>+6.1P DM</t>
+  </si>
+  <si>
+    <t>7616T8</t>
+  </si>
+  <si>
+    <t>+6.1P DM ext.</t>
+  </si>
+  <si>
+    <t>7814T8</t>
+  </si>
+  <si>
+    <t>+6.3P DM</t>
+  </si>
+  <si>
+    <t>7854T8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...463 lines deleted...]
-    <t>7854Q8</t>
   </si>
   <si>
     <t>3014T8</t>
   </si>
   <si>
     <t>+2.0 DM</t>
   </si>
   <si>
     <t>3016T8</t>
   </si>
   <si>
     <t>+2.0 DM ext.</t>
   </si>
   <si>
     <t>3514T8</t>
   </si>
   <si>
     <t>+2.0P DM</t>
   </si>
   <si>
     <t>3516T8</t>
   </si>
   <si>
     <t>+2.0P DM ext.</t>
   </si>
@@ -1108,986 +1108,986 @@
         <v>24</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
@@ -2296,73 +2296,73 @@
         <v>218</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>226</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>5</v>
@@ -2923,986 +2923,986 @@
         <v>24</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B195" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B235" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B241" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B244" s="0" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>5</v>
@@ -4111,73 +4111,73 @@
         <v>218</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
         <v>226</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>5</v>