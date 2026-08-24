--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -69,90 +69,90 @@
   <si>
     <t>4514Q8</t>
   </si>
   <si>
     <t>Q45 DM</t>
   </si>
   <si>
     <t>4516Q8</t>
   </si>
   <si>
     <t>Q45 DM ext.</t>
   </si>
   <si>
     <t>4554Q8</t>
   </si>
   <si>
     <t>4564Q8</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...37 lines deleted...]
-    <t>Q48 DM</t>
   </si>
   <si>
     <t>4111T8</t>
   </si>
   <si>
     <t>+3.1 US</t>
   </si>
   <si>
     <t xml:space="preserve">Hydraulics/ </t>
   </si>
   <si>
     <t>4114T8</t>
   </si>
   <si>
     <t>+3.1 DM</t>
   </si>
   <si>
     <t>4154T8</t>
   </si>
   <si>
     <t>4611T8</t>
   </si>
   <si>
     <t>+3.1P US</t>
   </si>
@@ -467,117 +467,117 @@
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>37</v>