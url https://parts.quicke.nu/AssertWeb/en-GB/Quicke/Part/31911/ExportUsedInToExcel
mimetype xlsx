--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -90,78 +90,78 @@
   <si>
     <t>101148</t>
   </si>
   <si>
     <t>Q4M DM</t>
   </si>
   <si>
     <t>101156</t>
   </si>
   <si>
     <t>Q5S DM</t>
   </si>
   <si>
     <t>101158</t>
   </si>
   <si>
     <t>Q5M DM</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
     <t>101178</t>
   </si>
   <si>
     <t>Q7M DM</t>
-  </si>
-[...4 lines deleted...]
-    <t>Q7M DL</t>
   </si>
   <si>
     <t>101288</t>
   </si>
   <si>
     <t>Q8M DL</t>
   </si>
   <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>