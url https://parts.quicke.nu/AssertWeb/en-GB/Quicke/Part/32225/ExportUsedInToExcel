--- v0 (2026-04-05)
+++ v1 (2026-08-24)
@@ -421,59 +421,59 @@
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43">
       <c r="C43" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44">
       <c r="C44" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45">
       <c r="C45" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46">
       <c r="C46" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47">
       <c r="C47" s="0" t="s">
         <v>7</v>