--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="919" uniqueCount="919">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="940" uniqueCount="940">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>340147-038</t>
   </si>
   <si>
     <t>QCS QE-command</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>340147-039</t>
   </si>
   <si>
     <t>340144-038</t>
   </si>
   <si>
@@ -2761,99 +2761,162 @@
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 200/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 225/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 250/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silocut L+ 175/ </t>
   </si>
   <si>
     <t xml:space="preserve">ElectroDrive LCS/ </t>
   </si>
   <si>
     <t>Conversion kits LCS to QCS valve</t>
   </si>
   <si>
     <t xml:space="preserve">Open Centre/ </t>
   </si>
   <si>
     <t xml:space="preserve">Load sensing/ </t>
+  </si>
+  <si>
+    <t>301790</t>
+  </si>
+  <si>
+    <t>C09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hydraulics/ </t>
+  </si>
+  <si>
+    <t>301109</t>
+  </si>
+  <si>
+    <t>C09s</t>
+  </si>
+  <si>
+    <t>301721</t>
+  </si>
+  <si>
+    <t>C12</t>
+  </si>
+  <si>
+    <t>301112</t>
+  </si>
+  <si>
+    <t>C12S</t>
+  </si>
+  <si>
+    <t>301831</t>
+  </si>
+  <si>
+    <t>C13</t>
+  </si>
+  <si>
+    <t>301213</t>
+  </si>
+  <si>
+    <t>C13S</t>
+  </si>
+  <si>
+    <t>301861</t>
+  </si>
+  <si>
+    <t>C16</t>
+  </si>
+  <si>
+    <t>301216</t>
+  </si>
+  <si>
+    <t>C16S</t>
+  </si>
+  <si>
+    <t>301881</t>
+  </si>
+  <si>
+    <t>C18</t>
+  </si>
+  <si>
+    <t>301218</t>
+  </si>
+  <si>
+    <t>C18S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C939"/>
+  <dimension ref="A1:C950"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.9165096282959" customWidth="1"/>
     <col min="2" max="2" width="29.7874145507813" customWidth="1"/>
     <col min="3" max="3" width="21.5241146087646" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -12882,128 +12945,243 @@
     <row r="917">
       <c r="B917" s="0" t="s">
         <v>916</v>
       </c>
       <c r="C917" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="918">
       <c r="B918" s="0" t="s">
         <v>916</v>
       </c>
       <c r="C918" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="919">
       <c r="B919" s="0" t="s">
         <v>916</v>
       </c>
       <c r="C919" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="920">
+      <c r="A920" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="B920" s="0" t="s">
+        <v>920</v>
+      </c>
       <c r="C920" s="0" t="s">
-        <v>5</v>
+        <v>921</v>
       </c>
     </row>
     <row r="921">
+      <c r="A921" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="B921" s="0" t="s">
+        <v>923</v>
+      </c>
       <c r="C921" s="0" t="s">
-        <v>5</v>
+        <v>921</v>
       </c>
     </row>
     <row r="922">
+      <c r="A922" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="B922" s="0" t="s">
+        <v>925</v>
+      </c>
       <c r="C922" s="0" t="s">
-        <v>5</v>
+        <v>921</v>
       </c>
     </row>
     <row r="923">
+      <c r="A923" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="B923" s="0" t="s">
+        <v>927</v>
+      </c>
       <c r="C923" s="0" t="s">
-        <v>5</v>
+        <v>921</v>
       </c>
     </row>
     <row r="924">
+      <c r="A924" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="B924" s="0" t="s">
+        <v>929</v>
+      </c>
       <c r="C924" s="0" t="s">
-        <v>5</v>
+        <v>921</v>
       </c>
     </row>
     <row r="925">
+      <c r="A925" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="B925" s="0" t="s">
+        <v>931</v>
+      </c>
       <c r="C925" s="0" t="s">
-        <v>5</v>
+        <v>921</v>
       </c>
     </row>
     <row r="926">
+      <c r="A926" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="B926" s="0" t="s">
+        <v>933</v>
+      </c>
       <c r="C926" s="0" t="s">
-        <v>5</v>
+        <v>921</v>
       </c>
     </row>
     <row r="927">
+      <c r="A927" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="B927" s="0" t="s">
+        <v>935</v>
+      </c>
       <c r="C927" s="0" t="s">
-        <v>5</v>
+        <v>921</v>
       </c>
     </row>
     <row r="928">
+      <c r="A928" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="B928" s="0" t="s">
+        <v>937</v>
+      </c>
       <c r="C928" s="0" t="s">
-        <v>5</v>
+        <v>921</v>
       </c>
     </row>
     <row r="929">
+      <c r="A929" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="B929" s="0" t="s">
+        <v>939</v>
+      </c>
       <c r="C929" s="0" t="s">
-        <v>5</v>
+        <v>921</v>
       </c>
     </row>
     <row r="930">
       <c r="C930" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="931">
       <c r="C931" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="932">
       <c r="C932" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="933">
       <c r="C933" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="934">
       <c r="C934" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="935">
       <c r="C935" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="936">
       <c r="C936" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="937">
       <c r="C937" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="938">
       <c r="C938" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="939">
       <c r="C939" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="C940" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="C941" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="C942" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="C943" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="C944" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="C945" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="C946" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="C947" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="C948" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="C949" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="C950" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>