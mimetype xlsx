--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -39,69 +39,69 @@
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t xml:space="preserve">190XL/ </t>
   </si>
   <si>
     <t xml:space="preserve">210XL/ </t>
   </si>
   <si>
     <t xml:space="preserve">230XL/ </t>
   </si>
   <si>
     <t xml:space="preserve">250XL/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silograb XL 190/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silograb XL 210/ </t>
   </si>
   <si>
+    <t>Bale Handling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bale fork L+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bale fork XL+/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">Silograb XL 230/ </t>
   </si>
   <si>
     <t xml:space="preserve">Silograb XL 250/ </t>
   </si>
   <si>
+    <t xml:space="preserve">Silocut XL 250/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">Silocut XL 225/ </t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">Bale fork XL+/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -189,59 +189,59 @@
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>4</v>
       </c>
@@ -402,110 +402,110 @@
       <c r="B33" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44">
       <c r="C44" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="C45" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="C46" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="C47" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="C48" s="0" t="s">
         <v>4</v>