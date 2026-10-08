--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -7659,2177 +7659,2177 @@
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B649" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B650" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>114</v>
+        <v>136</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>137</v>
+        <v>105</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>138</v>
+        <v>106</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>139</v>
+        <v>115</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>140</v>
+        <v>116</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>105</v>
+        <v>141</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>145</v>
+        <v>107</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>107</v>
+        <v>147</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>108</v>
+        <v>148</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>123</v>
+        <v>69</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>124</v>
+        <v>70</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>137</v>
+        <v>71</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>138</v>
+        <v>72</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="C675" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="C676" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>145</v>
+        <v>77</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>146</v>
+        <v>78</v>
       </c>
       <c r="C677" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>140</v>
+        <v>80</v>
       </c>
       <c r="C678" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="C679" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>132</v>
+        <v>84</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>141</v>
+        <v>85</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>142</v>
+        <v>86</v>
       </c>
       <c r="C681" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>133</v>
+        <v>87</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>134</v>
+        <v>88</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>135</v>
+        <v>89</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>136</v>
+        <v>90</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>147</v>
+        <v>91</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>143</v>
+        <v>93</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>144</v>
+        <v>94</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="C686" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="C687" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>74</v>
+        <v>102</v>
       </c>
       <c r="C689" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="C690" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="C693" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="C694" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>91</v>
+        <v>42</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="C699" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="C700" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="C701" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="C702" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>102</v>
+        <v>70</v>
       </c>
       <c r="C703" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="C704" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="C705" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="C706" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="C707" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="C708" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="C709" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="C710" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="C711" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="C712" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C713" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C714" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C715" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C716" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C717" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C718" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C719" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C720" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C721" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C722" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C723" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C724" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C725" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C726" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C727" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C728" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C729" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C730" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C731" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C732" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C733" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C734" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C735" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C736" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C737" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C738" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C739" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C740" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C741" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C742" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C743" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C744" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C745" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C746" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C747" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C748" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C749" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C750" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C751" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C752" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C753" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C754" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C755" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C756" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C757" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C758" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C759" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C760" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C761" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C762" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C763" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C764" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C765" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C766" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C767" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C768" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C769" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C770" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C771" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C772" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C773" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C774" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C775" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C776" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C777" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C778" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C779" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C780" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C781" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C782" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C783" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C784" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C785" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C786" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C787" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C788" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C789" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C793" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C794" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C795" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C797" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C798" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C800" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C801" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C802" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C803" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C804" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C805" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C806" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C807" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C808" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C809" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C810" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C811" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C812" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C813" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C814" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C815" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C816" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C817" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C818" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C819" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C820" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C821" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C822" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C823" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C825" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C826" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="C827" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="C828" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="C829" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="C831" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>100</v>
+        <v>124</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>99</v>
+        <v>137</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>99</v>
+        <v>125</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>100</v>
+        <v>126</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>100</v>
+        <v>146</v>
       </c>
       <c r="C836" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>102</v>
+        <v>140</v>
       </c>
       <c r="C837" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="C838" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="C839" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>101</v>
+        <v>141</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="C840" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="C842" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="C843" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="C844" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B845" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C845" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B846" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C846" s="0" t="s">
         <v>5</v>