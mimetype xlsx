--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -6079,2598 +6079,2598 @@
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B477" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C561" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C563" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C574" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C587" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="C593" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="C595" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>221</v>
+        <v>12</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>222</v>
+        <v>13</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>5</v>
+        <v>249</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>221</v>
+        <v>12</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>222</v>
+        <v>13</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>223</v>
+        <v>12</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>5</v>
+        <v>249</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>223</v>
+        <v>12</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>225</v>
+        <v>171</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>226</v>
+        <v>172</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>225</v>
+        <v>171</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>226</v>
+        <v>172</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>227</v>
+        <v>171</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>228</v>
+        <v>172</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>227</v>
+        <v>171</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>228</v>
+        <v>172</v>
       </c>
       <c r="C612" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>229</v>
+        <v>173</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>230</v>
+        <v>174</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>229</v>
+        <v>173</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>230</v>
+        <v>174</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>231</v>
+        <v>173</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>232</v>
+        <v>174</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>231</v>
+        <v>173</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>232</v>
+        <v>174</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>233</v>
+        <v>175</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>234</v>
+        <v>176</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>233</v>
+        <v>175</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>234</v>
+        <v>176</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>236</v>
+        <v>176</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>235</v>
+        <v>175</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>236</v>
+        <v>176</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>237</v>
+        <v>177</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>238</v>
+        <v>178</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>237</v>
+        <v>177</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>238</v>
+        <v>178</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>240</v>
+        <v>178</v>
       </c>
       <c r="C623" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>239</v>
+        <v>177</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>240</v>
+        <v>178</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>241</v>
+        <v>179</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>242</v>
+        <v>180</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>241</v>
+        <v>179</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>242</v>
+        <v>180</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>243</v>
+        <v>179</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>244</v>
+        <v>180</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>243</v>
+        <v>179</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>244</v>
+        <v>180</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>245</v>
+        <v>181</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>246</v>
+        <v>182</v>
       </c>
       <c r="C629" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>245</v>
+        <v>181</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>246</v>
+        <v>182</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>247</v>
+        <v>181</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>247</v>
+        <v>181</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>249</v>
+        <v>5</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>249</v>
+        <v>5</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="C675" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="C676" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>191</v>
+        <v>251</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>192</v>
+        <v>252</v>
       </c>
       <c r="C677" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>191</v>
+        <v>251</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>192</v>
+        <v>252</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>5</v>
+        <v>249</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>191</v>
+        <v>251</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>192</v>
+        <v>252</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>191</v>
+        <v>251</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>192</v>
+        <v>252</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>193</v>
+        <v>251</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>194</v>
+        <v>252</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>5</v>
+        <v>249</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>193</v>
+        <v>251</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>194</v>
+        <v>252</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>194</v>
+        <v>222</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>194</v>
+        <v>222</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>195</v>
+        <v>223</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>196</v>
+        <v>224</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>195</v>
+        <v>223</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>196</v>
+        <v>224</v>
       </c>
       <c r="C686" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>195</v>
+        <v>225</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>196</v>
+        <v>226</v>
       </c>
       <c r="C687" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>195</v>
+        <v>225</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>196</v>
+        <v>226</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>197</v>
+        <v>227</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>198</v>
+        <v>228</v>
       </c>
       <c r="C689" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>197</v>
+        <v>227</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>198</v>
+        <v>228</v>
       </c>
       <c r="C690" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>197</v>
+        <v>229</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>198</v>
+        <v>230</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>197</v>
+        <v>229</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>198</v>
+        <v>230</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>199</v>
+        <v>231</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>200</v>
+        <v>232</v>
       </c>
       <c r="C693" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>199</v>
+        <v>231</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>200</v>
+        <v>232</v>
       </c>
       <c r="C694" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>201</v>
+        <v>233</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>201</v>
+        <v>233</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>201</v>
+        <v>235</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>202</v>
+        <v>236</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>201</v>
+        <v>235</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>202</v>
+        <v>236</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>203</v>
+        <v>237</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>204</v>
+        <v>238</v>
       </c>
       <c r="C699" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>203</v>
+        <v>237</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>204</v>
+        <v>238</v>
       </c>
       <c r="C700" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>203</v>
+        <v>239</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>204</v>
+        <v>240</v>
       </c>
       <c r="C701" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>203</v>
+        <v>239</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>204</v>
+        <v>240</v>
       </c>
       <c r="C702" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>205</v>
+        <v>241</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>206</v>
+        <v>242</v>
       </c>
       <c r="C703" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>205</v>
+        <v>241</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>206</v>
+        <v>242</v>
       </c>
       <c r="C704" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="C705" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>249</v>
+        <v>5</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C708" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>249</v>
+        <v>5</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B711" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C711" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B712" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C712" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="713">