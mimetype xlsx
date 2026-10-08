--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -102,50 +102,395 @@
   <si>
     <t>418436</t>
   </si>
   <si>
     <t>V16SN</t>
   </si>
   <si>
     <t>418446</t>
   </si>
   <si>
     <t>V21MN</t>
   </si>
   <si>
     <t>418456</t>
   </si>
   <si>
     <t>V22LN</t>
   </si>
   <si>
     <t>403456</t>
   </si>
   <si>
     <t>V5S</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>110178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>101179</t>
+  </si>
+  <si>
+    <t>Q7L DM</t>
+  </si>
+  <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -184,395 +529,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...343 lines deleted...]
-    <t>N6S DM</t>
   </si>
   <si>
     <t>301790</t>
   </si>
   <si>
     <t>C09</t>
   </si>
   <si>
     <t>301721</t>
   </si>
   <si>
     <t>C12</t>
   </si>
   <si>
     <t>301831</t>
   </si>
   <si>
     <t>C13</t>
   </si>
   <si>
     <t>301213</t>
   </si>
   <si>
     <t>C13S</t>
   </si>
@@ -1054,205 +1054,205 @@
         <v>66</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
@@ -1285,381 +1285,381 @@
         <v>107</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>120</v>
+        <v>63</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>122</v>
+        <v>41</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>124</v>
+        <v>43</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>132</v>
+        <v>49</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>136</v>
+        <v>51</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>91</v>
+        <v>134</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>69</v>
+        <v>136</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>71</v>
+        <v>138</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>73</v>
+        <v>142</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>77</v>
+        <v>146</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>79</v>
+        <v>150</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>81</v>
+        <v>152</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>83</v>
+        <v>154</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>85</v>
+        <v>156</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>