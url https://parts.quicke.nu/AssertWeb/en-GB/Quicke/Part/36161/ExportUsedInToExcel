--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -75,78 +75,78 @@
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...19 lines deleted...]
-    <t>210121</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -288,128 +288,128 @@
         <v>20</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>